--- v0 (2026-03-21)
+++ v1 (2026-05-17)
@@ -55,282 +55,282 @@
   <si>
     <t>工作单位</t>
   </si>
   <si>
     <t>职务</t>
   </si>
   <si>
     <t>职称</t>
   </si>
   <si>
     <t>首选分会场</t>
   </si>
   <si>
     <t>是否参加主会场</t>
   </si>
   <si>
     <t>是否参加业务考察及考察路线</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>北京</t>
   </si>
   <si>
-    <t>一级安全评价师、注册安全工程师</t>
+    <t>正高</t>
   </si>
   <si>
     <t>是</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>天津</t>
   </si>
   <si>
-    <t>高级审计师</t>
+    <t>二级教授</t>
   </si>
   <si>
     <t>否</t>
   </si>
   <si>
     <t>河北省</t>
   </si>
   <si>
-    <t>高工（副教授）</t>
+    <t>一级安全评价师、注册安全工程师</t>
   </si>
   <si>
     <t>山西省</t>
   </si>
   <si>
-    <t>正高级</t>
+    <t>高级审计师</t>
   </si>
   <si>
     <t>内蒙古自治区</t>
   </si>
   <si>
-    <t>安全工程师、安全评价师、建造师、职业卫生师</t>
+    <t>高工（副教授）</t>
   </si>
   <si>
     <t>辽宁省</t>
   </si>
   <si>
-    <t>研究员级高级工程师</t>
+    <t>正高级</t>
   </si>
   <si>
     <t>吉林省</t>
   </si>
   <si>
-    <t>高级经济师</t>
+    <t>安全工程师、安全评价师、建造师、职业卫生师</t>
   </si>
   <si>
     <t>黑龙江省</t>
   </si>
   <si>
-    <t>主任播音员</t>
+    <t>研究员级高级工程师</t>
   </si>
   <si>
     <t>上海</t>
   </si>
   <si>
-    <t>高工</t>
+    <t>高级经济师</t>
   </si>
   <si>
     <t>江苏省</t>
   </si>
   <si>
-    <t>正高级经济师</t>
+    <t>主任播音员</t>
   </si>
   <si>
     <t>浙江省</t>
   </si>
   <si>
-    <t>高级经营师</t>
+    <t>高工</t>
   </si>
   <si>
     <t>安徽省</t>
   </si>
   <si>
-    <t>消防安全管理人员</t>
+    <t>正高级经济师</t>
   </si>
   <si>
     <t>福建省</t>
   </si>
   <si>
-    <t>无</t>
+    <t>高级经营师</t>
   </si>
   <si>
     <t>江西省</t>
   </si>
   <si>
-    <t>消防设施操作员</t>
+    <t>消防安全管理人员</t>
   </si>
   <si>
     <t>山东省</t>
   </si>
   <si>
-    <t>中级职称</t>
+    <t>无</t>
   </si>
   <si>
     <t>河南省</t>
   </si>
   <si>
-    <t>软件设计师</t>
+    <t>消防设施操作员</t>
   </si>
   <si>
     <t>湖北省</t>
   </si>
   <si>
-    <t>工程师（电子工程）</t>
+    <t>中级职称</t>
   </si>
   <si>
     <t>湖南省</t>
   </si>
   <si>
-    <t>电气工程技术-工程师</t>
+    <t>软件设计师</t>
   </si>
   <si>
     <t>广东省</t>
   </si>
   <si>
-    <t>国际注册咨询师</t>
+    <t>工程师（电子工程）</t>
   </si>
   <si>
     <t>广西壮族自治区</t>
   </si>
   <si>
-    <t>助研</t>
+    <t>电气工程技术-工程师</t>
   </si>
   <si>
     <t>海南省</t>
   </si>
   <si>
-    <t>注册安全工程师</t>
+    <t>国际注册咨询师</t>
   </si>
   <si>
     <t>重庆</t>
   </si>
   <si>
-    <t>副高级工程师</t>
+    <t>助研</t>
   </si>
   <si>
     <t>四川省</t>
   </si>
   <si>
-    <t>中级</t>
+    <t>注册安全工程师</t>
   </si>
   <si>
     <t>贵州省</t>
   </si>
   <si>
-    <t>经济师</t>
+    <t>副高级工程师</t>
   </si>
   <si>
     <t>云南省</t>
   </si>
   <si>
-    <t>技术员</t>
+    <t>中级</t>
   </si>
   <si>
     <t>西藏自治区</t>
   </si>
   <si>
-    <t>助理会计师</t>
+    <t>经济师</t>
   </si>
   <si>
     <t>陕西省</t>
   </si>
   <si>
-    <t>教授级高级工程师</t>
+    <t>技术员</t>
   </si>
   <si>
     <t>甘肃省</t>
   </si>
   <si>
-    <t>主治（主管）医师</t>
+    <t>助理会计师</t>
   </si>
   <si>
     <t>青海省</t>
   </si>
   <si>
-    <t>编辑（X）</t>
+    <t>教授级高级工程师</t>
   </si>
   <si>
     <t>宁夏回族自治区</t>
   </si>
   <si>
-    <t>在读博士研究生</t>
+    <t>主治（主管）医师</t>
   </si>
   <si>
     <t>新疆维吾尔自治区</t>
   </si>
   <si>
-    <t>在读硕士研究生</t>
+    <t>编辑（X）</t>
   </si>
   <si>
     <t>香港特别行政区</t>
   </si>
   <si>
-    <t>在读本科生</t>
+    <t>在读博士研究生</t>
   </si>
   <si>
     <t>澳门特别行政区</t>
   </si>
   <si>
-    <t>无职称</t>
+    <t>在读硕士研究生</t>
   </si>
   <si>
     <t>台湾省</t>
   </si>
   <si>
-    <t>助理实验师</t>
+    <t>在读本科生</t>
   </si>
   <si>
     <t>海外地区</t>
   </si>
   <si>
-    <t>实验师</t>
+    <t>无职称</t>
   </si>
   <si>
     <t>未知</t>
+  </si>
+  <si>
+    <t>助理实验师</t>
+  </si>
+  <si>
+    <t>实验师</t>
   </si>
   <si>
     <t>高级实验师</t>
   </si>
   <si>
     <t>初级教师</t>
   </si>
   <si>
     <t>中级教师</t>
-  </si>
-[...4 lines deleted...]
-    <t>特级教师</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>