--- v0 (2026-04-17)
+++ v1 (2026-06-09)
@@ -14,323 +14,347 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>邮箱地址</t>
   </si>
   <si>
     <t>手机号码</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>性别</t>
   </si>
   <si>
     <t>所在地区</t>
   </si>
   <si>
     <t>工作单位</t>
   </si>
   <si>
     <t>职务</t>
   </si>
   <si>
     <t>职称</t>
   </si>
   <si>
     <t>首选分会场</t>
   </si>
   <si>
     <t>是否参加主会场</t>
   </si>
   <si>
     <t>是否参加业务考察及考察路线</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>北京</t>
   </si>
   <si>
-    <t>一级安全评价师、注册安全工程师</t>
+    <t>正高</t>
+  </si>
+  <si>
+    <t>矿山智能开采与安全专题研讨会</t>
   </si>
   <si>
     <t>是</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>天津</t>
   </si>
   <si>
-    <t>高级审计师</t>
+    <t>二级教授</t>
+  </si>
+  <si>
+    <t>土木建筑安全专题研讨会</t>
   </si>
   <si>
     <t>否</t>
   </si>
   <si>
     <t>河北省</t>
   </si>
   <si>
-    <t>高工（副教授）</t>
+    <t>一级安全评价师、注册安全工程师</t>
+  </si>
+  <si>
+    <t>过程工业安全专题研讨会</t>
   </si>
   <si>
     <t>山西省</t>
   </si>
   <si>
-    <t>正高级</t>
+    <t>高级审计师</t>
+  </si>
+  <si>
+    <t>职业危害控制与防护专题研讨会</t>
   </si>
   <si>
     <t>内蒙古自治区</t>
   </si>
   <si>
-    <t>安全工程师、安全评价师、建造师、职业卫生师</t>
+    <t>高工（副教授）</t>
+  </si>
+  <si>
+    <t>矿山事故应急救援专题研讨会</t>
   </si>
   <si>
     <t>辽宁省</t>
   </si>
   <si>
-    <t>研究员级高级工程师</t>
+    <t>正高级</t>
+  </si>
+  <si>
+    <t>青年科技人才专题研讨会 I （中国科协青年科技人才培育工程博士生专项计划）</t>
   </si>
   <si>
     <t>吉林省</t>
   </si>
   <si>
-    <t>高级经济师</t>
+    <t>安全工程师、安全评价师、建造师、职业卫生师</t>
+  </si>
+  <si>
+    <t>青年科技人才专题研讨会 II</t>
   </si>
   <si>
     <t>黑龙江省</t>
   </si>
   <si>
-    <t>主任播音员</t>
+    <t>研究员级高级工程师</t>
+  </si>
+  <si>
+    <t>青年科技人才专题研讨会 III</t>
   </si>
   <si>
     <t>上海</t>
   </si>
   <si>
-    <t>高工</t>
+    <t>高级经济师</t>
   </si>
   <si>
     <t>江苏省</t>
   </si>
   <si>
-    <t>正高级经济师</t>
+    <t>主任播音员</t>
   </si>
   <si>
     <t>浙江省</t>
   </si>
   <si>
-    <t>高级经营师</t>
+    <t>高工</t>
   </si>
   <si>
     <t>安徽省</t>
   </si>
   <si>
-    <t>消防安全管理人员</t>
+    <t>正高级经济师</t>
   </si>
   <si>
     <t>福建省</t>
   </si>
   <si>
-    <t>无</t>
+    <t>高级经营师</t>
   </si>
   <si>
     <t>江西省</t>
   </si>
   <si>
-    <t>消防设施操作员</t>
+    <t>消防安全管理人员</t>
   </si>
   <si>
     <t>山东省</t>
   </si>
   <si>
-    <t>中级职称</t>
+    <t>无</t>
   </si>
   <si>
     <t>河南省</t>
   </si>
   <si>
-    <t>软件设计师</t>
+    <t>消防设施操作员</t>
   </si>
   <si>
     <t>湖北省</t>
   </si>
   <si>
-    <t>工程师（电子工程）</t>
+    <t>中级职称</t>
   </si>
   <si>
     <t>湖南省</t>
   </si>
   <si>
-    <t>电气工程技术-工程师</t>
+    <t>软件设计师</t>
   </si>
   <si>
     <t>广东省</t>
   </si>
   <si>
-    <t>国际注册咨询师</t>
+    <t>工程师（电子工程）</t>
   </si>
   <si>
     <t>广西壮族自治区</t>
   </si>
   <si>
-    <t>助研</t>
+    <t>电气工程技术-工程师</t>
   </si>
   <si>
     <t>海南省</t>
   </si>
   <si>
-    <t>注册安全工程师</t>
+    <t>国际注册咨询师</t>
   </si>
   <si>
     <t>重庆</t>
   </si>
   <si>
-    <t>副高级工程师</t>
+    <t>助研</t>
   </si>
   <si>
     <t>四川省</t>
   </si>
   <si>
-    <t>中级</t>
+    <t>注册安全工程师</t>
   </si>
   <si>
     <t>贵州省</t>
   </si>
   <si>
-    <t>经济师</t>
+    <t>副高级工程师</t>
   </si>
   <si>
     <t>云南省</t>
   </si>
   <si>
-    <t>技术员</t>
+    <t>中级</t>
   </si>
   <si>
     <t>西藏自治区</t>
   </si>
   <si>
-    <t>助理会计师</t>
+    <t>经济师</t>
   </si>
   <si>
     <t>陕西省</t>
   </si>
   <si>
-    <t>教授级高级工程师</t>
+    <t>技术员</t>
   </si>
   <si>
     <t>甘肃省</t>
   </si>
   <si>
-    <t>主治（主管）医师</t>
+    <t>助理会计师</t>
   </si>
   <si>
     <t>青海省</t>
   </si>
   <si>
-    <t>编辑（X）</t>
+    <t>教授级高级工程师</t>
   </si>
   <si>
     <t>宁夏回族自治区</t>
   </si>
   <si>
-    <t>在读博士研究生</t>
+    <t>主治（主管）医师</t>
   </si>
   <si>
     <t>新疆维吾尔自治区</t>
   </si>
   <si>
-    <t>在读硕士研究生</t>
+    <t>编辑（X）</t>
   </si>
   <si>
     <t>香港特别行政区</t>
   </si>
   <si>
-    <t>在读本科生</t>
+    <t>在读博士研究生</t>
   </si>
   <si>
     <t>澳门特别行政区</t>
   </si>
   <si>
-    <t>无职称</t>
+    <t>在读硕士研究生</t>
   </si>
   <si>
     <t>台湾省</t>
   </si>
   <si>
-    <t>助理实验师</t>
+    <t>在读本科生</t>
   </si>
   <si>
     <t>海外地区</t>
   </si>
   <si>
-    <t>实验师</t>
+    <t>无职称</t>
   </si>
   <si>
     <t>未知</t>
+  </si>
+  <si>
+    <t>助理实验师</t>
+  </si>
+  <si>
+    <t>实验师</t>
   </si>
   <si>
     <t>高级实验师</t>
   </si>
   <si>
     <t>初级教师</t>
   </si>
   <si>
     <t>中级教师</t>
-  </si>
-[...4 lines deleted...]
-    <t>特级教师</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -696,3037 +720,3535 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="D2"/>
       <c r="E2"/>
       <c r="H2"/>
+      <c r="I2"/>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="D3"/>
       <c r="E3"/>
       <c r="H3"/>
+      <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="D4"/>
       <c r="E4"/>
       <c r="H4"/>
+      <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="D5"/>
       <c r="E5"/>
       <c r="H5"/>
+      <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="D6"/>
       <c r="E6"/>
       <c r="H6"/>
+      <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="D7"/>
       <c r="E7"/>
       <c r="H7"/>
+      <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="D8"/>
       <c r="E8"/>
       <c r="H8"/>
+      <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="D9"/>
       <c r="E9"/>
       <c r="H9"/>
+      <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="D10"/>
       <c r="E10"/>
       <c r="H10"/>
+      <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="D11"/>
       <c r="E11"/>
       <c r="H11"/>
+      <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="D12"/>
       <c r="E12"/>
       <c r="H12"/>
+      <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="D13"/>
       <c r="E13"/>
       <c r="H13"/>
+      <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="D14"/>
       <c r="E14"/>
       <c r="H14"/>
+      <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="D15"/>
       <c r="E15"/>
       <c r="H15"/>
+      <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="D16"/>
       <c r="E16"/>
       <c r="H16"/>
+      <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="D17"/>
       <c r="E17"/>
       <c r="H17"/>
+      <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="D18"/>
       <c r="E18"/>
       <c r="H18"/>
+      <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="D19"/>
       <c r="E19"/>
       <c r="H19"/>
+      <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="D20"/>
       <c r="E20"/>
       <c r="H20"/>
+      <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="D21"/>
       <c r="E21"/>
       <c r="H21"/>
+      <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="D22"/>
       <c r="E22"/>
       <c r="H22"/>
+      <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="D23"/>
       <c r="E23"/>
       <c r="H23"/>
+      <c r="I23"/>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="D24"/>
       <c r="E24"/>
       <c r="H24"/>
+      <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="D25"/>
       <c r="E25"/>
       <c r="H25"/>
+      <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="D26"/>
       <c r="E26"/>
       <c r="H26"/>
+      <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="D27"/>
       <c r="E27"/>
       <c r="H27"/>
+      <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="D28"/>
       <c r="E28"/>
       <c r="H28"/>
+      <c r="I28"/>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:11">
       <c r="D29"/>
       <c r="E29"/>
       <c r="H29"/>
+      <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="D30"/>
       <c r="E30"/>
       <c r="H30"/>
+      <c r="I30"/>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:11">
       <c r="D31"/>
       <c r="E31"/>
       <c r="H31"/>
+      <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="D32"/>
       <c r="E32"/>
       <c r="H32"/>
+      <c r="I32"/>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:11">
       <c r="D33"/>
       <c r="E33"/>
       <c r="H33"/>
+      <c r="I33"/>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:11">
       <c r="D34"/>
       <c r="E34"/>
       <c r="H34"/>
+      <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:11">
       <c r="D35"/>
       <c r="E35"/>
       <c r="H35"/>
+      <c r="I35"/>
       <c r="J35"/>
     </row>
     <row r="36" spans="1:11">
       <c r="D36"/>
       <c r="E36"/>
       <c r="H36"/>
+      <c r="I36"/>
       <c r="J36"/>
     </row>
     <row r="37" spans="1:11">
       <c r="D37"/>
       <c r="E37"/>
       <c r="H37"/>
+      <c r="I37"/>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:11">
       <c r="D38"/>
       <c r="E38"/>
       <c r="H38"/>
+      <c r="I38"/>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:11">
       <c r="D39"/>
       <c r="E39"/>
       <c r="H39"/>
+      <c r="I39"/>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:11">
       <c r="D40"/>
       <c r="E40"/>
       <c r="H40"/>
+      <c r="I40"/>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:11">
       <c r="D41"/>
       <c r="E41"/>
       <c r="H41"/>
+      <c r="I41"/>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:11">
       <c r="D42"/>
       <c r="E42"/>
       <c r="H42"/>
+      <c r="I42"/>
       <c r="J42"/>
     </row>
     <row r="43" spans="1:11">
       <c r="D43"/>
       <c r="E43"/>
       <c r="H43"/>
+      <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="D44"/>
       <c r="E44"/>
       <c r="H44"/>
+      <c r="I44"/>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:11">
       <c r="D45"/>
       <c r="E45"/>
       <c r="H45"/>
+      <c r="I45"/>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:11">
       <c r="D46"/>
       <c r="E46"/>
       <c r="H46"/>
+      <c r="I46"/>
       <c r="J46"/>
     </row>
     <row r="47" spans="1:11">
       <c r="D47"/>
       <c r="E47"/>
       <c r="H47"/>
+      <c r="I47"/>
       <c r="J47"/>
     </row>
     <row r="48" spans="1:11">
       <c r="D48"/>
       <c r="E48"/>
       <c r="H48"/>
+      <c r="I48"/>
       <c r="J48"/>
     </row>
     <row r="49" spans="1:11">
       <c r="D49"/>
       <c r="E49"/>
       <c r="H49"/>
+      <c r="I49"/>
       <c r="J49"/>
     </row>
     <row r="50" spans="1:11">
       <c r="D50"/>
       <c r="E50"/>
       <c r="H50"/>
+      <c r="I50"/>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:11">
       <c r="D51"/>
       <c r="E51"/>
       <c r="H51"/>
+      <c r="I51"/>
       <c r="J51"/>
     </row>
     <row r="52" spans="1:11">
       <c r="D52"/>
       <c r="E52"/>
       <c r="H52"/>
+      <c r="I52"/>
       <c r="J52"/>
     </row>
     <row r="53" spans="1:11">
       <c r="D53"/>
       <c r="E53"/>
       <c r="H53"/>
+      <c r="I53"/>
       <c r="J53"/>
     </row>
     <row r="54" spans="1:11">
       <c r="D54"/>
       <c r="E54"/>
       <c r="H54"/>
+      <c r="I54"/>
       <c r="J54"/>
     </row>
     <row r="55" spans="1:11">
       <c r="D55"/>
       <c r="E55"/>
       <c r="H55"/>
+      <c r="I55"/>
       <c r="J55"/>
     </row>
     <row r="56" spans="1:11">
       <c r="D56"/>
       <c r="E56"/>
       <c r="H56"/>
+      <c r="I56"/>
       <c r="J56"/>
     </row>
     <row r="57" spans="1:11">
       <c r="D57"/>
       <c r="E57"/>
       <c r="H57"/>
+      <c r="I57"/>
       <c r="J57"/>
     </row>
     <row r="58" spans="1:11">
       <c r="D58"/>
       <c r="E58"/>
       <c r="H58"/>
+      <c r="I58"/>
       <c r="J58"/>
     </row>
     <row r="59" spans="1:11">
       <c r="D59"/>
       <c r="E59"/>
       <c r="H59"/>
+      <c r="I59"/>
       <c r="J59"/>
     </row>
     <row r="60" spans="1:11">
       <c r="D60"/>
       <c r="E60"/>
       <c r="H60"/>
+      <c r="I60"/>
       <c r="J60"/>
     </row>
     <row r="61" spans="1:11">
       <c r="D61"/>
       <c r="E61"/>
       <c r="H61"/>
+      <c r="I61"/>
       <c r="J61"/>
     </row>
     <row r="62" spans="1:11">
       <c r="D62"/>
       <c r="E62"/>
       <c r="H62"/>
+      <c r="I62"/>
       <c r="J62"/>
     </row>
     <row r="63" spans="1:11">
       <c r="D63"/>
       <c r="E63"/>
       <c r="H63"/>
+      <c r="I63"/>
       <c r="J63"/>
     </row>
     <row r="64" spans="1:11">
       <c r="D64"/>
       <c r="E64"/>
       <c r="H64"/>
+      <c r="I64"/>
       <c r="J64"/>
     </row>
     <row r="65" spans="1:11">
       <c r="D65"/>
       <c r="E65"/>
       <c r="H65"/>
+      <c r="I65"/>
       <c r="J65"/>
     </row>
     <row r="66" spans="1:11">
       <c r="D66"/>
       <c r="E66"/>
       <c r="H66"/>
+      <c r="I66"/>
       <c r="J66"/>
     </row>
     <row r="67" spans="1:11">
       <c r="D67"/>
       <c r="E67"/>
       <c r="H67"/>
+      <c r="I67"/>
       <c r="J67"/>
     </row>
     <row r="68" spans="1:11">
       <c r="D68"/>
       <c r="E68"/>
       <c r="H68"/>
+      <c r="I68"/>
       <c r="J68"/>
     </row>
     <row r="69" spans="1:11">
       <c r="D69"/>
       <c r="E69"/>
       <c r="H69"/>
+      <c r="I69"/>
       <c r="J69"/>
     </row>
     <row r="70" spans="1:11">
       <c r="D70"/>
       <c r="E70"/>
       <c r="H70"/>
+      <c r="I70"/>
       <c r="J70"/>
     </row>
     <row r="71" spans="1:11">
       <c r="D71"/>
       <c r="E71"/>
       <c r="H71"/>
+      <c r="I71"/>
       <c r="J71"/>
     </row>
     <row r="72" spans="1:11">
       <c r="D72"/>
       <c r="E72"/>
       <c r="H72"/>
+      <c r="I72"/>
       <c r="J72"/>
     </row>
     <row r="73" spans="1:11">
       <c r="D73"/>
       <c r="E73"/>
       <c r="H73"/>
+      <c r="I73"/>
       <c r="J73"/>
     </row>
     <row r="74" spans="1:11">
       <c r="D74"/>
       <c r="E74"/>
       <c r="H74"/>
+      <c r="I74"/>
       <c r="J74"/>
     </row>
     <row r="75" spans="1:11">
       <c r="D75"/>
       <c r="E75"/>
       <c r="H75"/>
+      <c r="I75"/>
       <c r="J75"/>
     </row>
     <row r="76" spans="1:11">
       <c r="D76"/>
       <c r="E76"/>
       <c r="H76"/>
+      <c r="I76"/>
       <c r="J76"/>
     </row>
     <row r="77" spans="1:11">
       <c r="D77"/>
       <c r="E77"/>
       <c r="H77"/>
+      <c r="I77"/>
       <c r="J77"/>
     </row>
     <row r="78" spans="1:11">
       <c r="D78"/>
       <c r="E78"/>
       <c r="H78"/>
+      <c r="I78"/>
       <c r="J78"/>
     </row>
     <row r="79" spans="1:11">
       <c r="D79"/>
       <c r="E79"/>
       <c r="H79"/>
+      <c r="I79"/>
       <c r="J79"/>
     </row>
     <row r="80" spans="1:11">
       <c r="D80"/>
       <c r="E80"/>
       <c r="H80"/>
+      <c r="I80"/>
       <c r="J80"/>
     </row>
     <row r="81" spans="1:11">
       <c r="D81"/>
       <c r="E81"/>
       <c r="H81"/>
+      <c r="I81"/>
       <c r="J81"/>
     </row>
     <row r="82" spans="1:11">
       <c r="D82"/>
       <c r="E82"/>
       <c r="H82"/>
+      <c r="I82"/>
       <c r="J82"/>
     </row>
     <row r="83" spans="1:11">
       <c r="D83"/>
       <c r="E83"/>
       <c r="H83"/>
+      <c r="I83"/>
       <c r="J83"/>
     </row>
     <row r="84" spans="1:11">
       <c r="D84"/>
       <c r="E84"/>
       <c r="H84"/>
+      <c r="I84"/>
       <c r="J84"/>
     </row>
     <row r="85" spans="1:11">
       <c r="D85"/>
       <c r="E85"/>
       <c r="H85"/>
+      <c r="I85"/>
       <c r="J85"/>
     </row>
     <row r="86" spans="1:11">
       <c r="D86"/>
       <c r="E86"/>
       <c r="H86"/>
+      <c r="I86"/>
       <c r="J86"/>
     </row>
     <row r="87" spans="1:11">
       <c r="D87"/>
       <c r="E87"/>
       <c r="H87"/>
+      <c r="I87"/>
       <c r="J87"/>
     </row>
     <row r="88" spans="1:11">
       <c r="D88"/>
       <c r="E88"/>
       <c r="H88"/>
+      <c r="I88"/>
       <c r="J88"/>
     </row>
     <row r="89" spans="1:11">
       <c r="D89"/>
       <c r="E89"/>
       <c r="H89"/>
+      <c r="I89"/>
       <c r="J89"/>
     </row>
     <row r="90" spans="1:11">
       <c r="D90"/>
       <c r="E90"/>
       <c r="H90"/>
+      <c r="I90"/>
       <c r="J90"/>
     </row>
     <row r="91" spans="1:11">
       <c r="D91"/>
       <c r="E91"/>
       <c r="H91"/>
+      <c r="I91"/>
       <c r="J91"/>
     </row>
     <row r="92" spans="1:11">
       <c r="D92"/>
       <c r="E92"/>
       <c r="H92"/>
+      <c r="I92"/>
       <c r="J92"/>
     </row>
     <row r="93" spans="1:11">
       <c r="D93"/>
       <c r="E93"/>
       <c r="H93"/>
+      <c r="I93"/>
       <c r="J93"/>
     </row>
     <row r="94" spans="1:11">
       <c r="D94"/>
       <c r="E94"/>
       <c r="H94"/>
+      <c r="I94"/>
       <c r="J94"/>
     </row>
     <row r="95" spans="1:11">
       <c r="D95"/>
       <c r="E95"/>
       <c r="H95"/>
+      <c r="I95"/>
       <c r="J95"/>
     </row>
     <row r="96" spans="1:11">
       <c r="D96"/>
       <c r="E96"/>
       <c r="H96"/>
+      <c r="I96"/>
       <c r="J96"/>
     </row>
     <row r="97" spans="1:11">
       <c r="D97"/>
       <c r="E97"/>
       <c r="H97"/>
+      <c r="I97"/>
       <c r="J97"/>
     </row>
     <row r="98" spans="1:11">
       <c r="D98"/>
       <c r="E98"/>
       <c r="H98"/>
+      <c r="I98"/>
       <c r="J98"/>
     </row>
     <row r="99" spans="1:11">
       <c r="D99"/>
       <c r="E99"/>
       <c r="H99"/>
+      <c r="I99"/>
       <c r="J99"/>
     </row>
     <row r="100" spans="1:11">
       <c r="D100"/>
       <c r="E100"/>
       <c r="H100"/>
+      <c r="I100"/>
       <c r="J100"/>
     </row>
     <row r="101" spans="1:11">
       <c r="D101"/>
       <c r="E101"/>
       <c r="H101"/>
+      <c r="I101"/>
       <c r="J101"/>
     </row>
     <row r="102" spans="1:11">
       <c r="D102"/>
       <c r="E102"/>
       <c r="H102"/>
+      <c r="I102"/>
       <c r="J102"/>
     </row>
     <row r="103" spans="1:11">
       <c r="D103"/>
       <c r="E103"/>
       <c r="H103"/>
+      <c r="I103"/>
       <c r="J103"/>
     </row>
     <row r="104" spans="1:11">
       <c r="D104"/>
       <c r="E104"/>
       <c r="H104"/>
+      <c r="I104"/>
       <c r="J104"/>
     </row>
     <row r="105" spans="1:11">
       <c r="D105"/>
       <c r="E105"/>
       <c r="H105"/>
+      <c r="I105"/>
       <c r="J105"/>
     </row>
     <row r="106" spans="1:11">
       <c r="D106"/>
       <c r="E106"/>
       <c r="H106"/>
+      <c r="I106"/>
       <c r="J106"/>
     </row>
     <row r="107" spans="1:11">
       <c r="D107"/>
       <c r="E107"/>
       <c r="H107"/>
+      <c r="I107"/>
       <c r="J107"/>
     </row>
     <row r="108" spans="1:11">
       <c r="D108"/>
       <c r="E108"/>
       <c r="H108"/>
+      <c r="I108"/>
       <c r="J108"/>
     </row>
     <row r="109" spans="1:11">
       <c r="D109"/>
       <c r="E109"/>
       <c r="H109"/>
+      <c r="I109"/>
       <c r="J109"/>
     </row>
     <row r="110" spans="1:11">
       <c r="D110"/>
       <c r="E110"/>
       <c r="H110"/>
+      <c r="I110"/>
       <c r="J110"/>
     </row>
     <row r="111" spans="1:11">
       <c r="D111"/>
       <c r="E111"/>
       <c r="H111"/>
+      <c r="I111"/>
       <c r="J111"/>
     </row>
     <row r="112" spans="1:11">
       <c r="D112"/>
       <c r="E112"/>
       <c r="H112"/>
+      <c r="I112"/>
       <c r="J112"/>
     </row>
     <row r="113" spans="1:11">
       <c r="D113"/>
       <c r="E113"/>
       <c r="H113"/>
+      <c r="I113"/>
       <c r="J113"/>
     </row>
     <row r="114" spans="1:11">
       <c r="D114"/>
       <c r="E114"/>
       <c r="H114"/>
+      <c r="I114"/>
       <c r="J114"/>
     </row>
     <row r="115" spans="1:11">
       <c r="D115"/>
       <c r="E115"/>
       <c r="H115"/>
+      <c r="I115"/>
       <c r="J115"/>
     </row>
     <row r="116" spans="1:11">
       <c r="D116"/>
       <c r="E116"/>
       <c r="H116"/>
+      <c r="I116"/>
       <c r="J116"/>
     </row>
     <row r="117" spans="1:11">
       <c r="D117"/>
       <c r="E117"/>
       <c r="H117"/>
+      <c r="I117"/>
       <c r="J117"/>
     </row>
     <row r="118" spans="1:11">
       <c r="D118"/>
       <c r="E118"/>
       <c r="H118"/>
+      <c r="I118"/>
       <c r="J118"/>
     </row>
     <row r="119" spans="1:11">
       <c r="D119"/>
       <c r="E119"/>
       <c r="H119"/>
+      <c r="I119"/>
       <c r="J119"/>
     </row>
     <row r="120" spans="1:11">
       <c r="D120"/>
       <c r="E120"/>
       <c r="H120"/>
+      <c r="I120"/>
       <c r="J120"/>
     </row>
     <row r="121" spans="1:11">
       <c r="D121"/>
       <c r="E121"/>
       <c r="H121"/>
+      <c r="I121"/>
       <c r="J121"/>
     </row>
     <row r="122" spans="1:11">
       <c r="D122"/>
       <c r="E122"/>
       <c r="H122"/>
+      <c r="I122"/>
       <c r="J122"/>
     </row>
     <row r="123" spans="1:11">
       <c r="D123"/>
       <c r="E123"/>
       <c r="H123"/>
+      <c r="I123"/>
       <c r="J123"/>
     </row>
     <row r="124" spans="1:11">
       <c r="D124"/>
       <c r="E124"/>
       <c r="H124"/>
+      <c r="I124"/>
       <c r="J124"/>
     </row>
     <row r="125" spans="1:11">
       <c r="D125"/>
       <c r="E125"/>
       <c r="H125"/>
+      <c r="I125"/>
       <c r="J125"/>
     </row>
     <row r="126" spans="1:11">
       <c r="D126"/>
       <c r="E126"/>
       <c r="H126"/>
+      <c r="I126"/>
       <c r="J126"/>
     </row>
     <row r="127" spans="1:11">
       <c r="D127"/>
       <c r="E127"/>
       <c r="H127"/>
+      <c r="I127"/>
       <c r="J127"/>
     </row>
     <row r="128" spans="1:11">
       <c r="D128"/>
       <c r="E128"/>
       <c r="H128"/>
+      <c r="I128"/>
       <c r="J128"/>
     </row>
     <row r="129" spans="1:11">
       <c r="D129"/>
       <c r="E129"/>
       <c r="H129"/>
+      <c r="I129"/>
       <c r="J129"/>
     </row>
     <row r="130" spans="1:11">
       <c r="D130"/>
       <c r="E130"/>
       <c r="H130"/>
+      <c r="I130"/>
       <c r="J130"/>
     </row>
     <row r="131" spans="1:11">
       <c r="D131"/>
       <c r="E131"/>
       <c r="H131"/>
+      <c r="I131"/>
       <c r="J131"/>
     </row>
     <row r="132" spans="1:11">
       <c r="D132"/>
       <c r="E132"/>
       <c r="H132"/>
+      <c r="I132"/>
       <c r="J132"/>
     </row>
     <row r="133" spans="1:11">
       <c r="D133"/>
       <c r="E133"/>
       <c r="H133"/>
+      <c r="I133"/>
       <c r="J133"/>
     </row>
     <row r="134" spans="1:11">
       <c r="D134"/>
       <c r="E134"/>
       <c r="H134"/>
+      <c r="I134"/>
       <c r="J134"/>
     </row>
     <row r="135" spans="1:11">
       <c r="D135"/>
       <c r="E135"/>
       <c r="H135"/>
+      <c r="I135"/>
       <c r="J135"/>
     </row>
     <row r="136" spans="1:11">
       <c r="D136"/>
       <c r="E136"/>
       <c r="H136"/>
+      <c r="I136"/>
       <c r="J136"/>
     </row>
     <row r="137" spans="1:11">
       <c r="D137"/>
       <c r="E137"/>
       <c r="H137"/>
+      <c r="I137"/>
       <c r="J137"/>
     </row>
     <row r="138" spans="1:11">
       <c r="D138"/>
       <c r="E138"/>
       <c r="H138"/>
+      <c r="I138"/>
       <c r="J138"/>
     </row>
     <row r="139" spans="1:11">
       <c r="D139"/>
       <c r="E139"/>
       <c r="H139"/>
+      <c r="I139"/>
       <c r="J139"/>
     </row>
     <row r="140" spans="1:11">
       <c r="D140"/>
       <c r="E140"/>
       <c r="H140"/>
+      <c r="I140"/>
       <c r="J140"/>
     </row>
     <row r="141" spans="1:11">
       <c r="D141"/>
       <c r="E141"/>
       <c r="H141"/>
+      <c r="I141"/>
       <c r="J141"/>
     </row>
     <row r="142" spans="1:11">
       <c r="D142"/>
       <c r="E142"/>
       <c r="H142"/>
+      <c r="I142"/>
       <c r="J142"/>
     </row>
     <row r="143" spans="1:11">
       <c r="D143"/>
       <c r="E143"/>
       <c r="H143"/>
+      <c r="I143"/>
       <c r="J143"/>
     </row>
     <row r="144" spans="1:11">
       <c r="D144"/>
       <c r="E144"/>
       <c r="H144"/>
+      <c r="I144"/>
       <c r="J144"/>
     </row>
     <row r="145" spans="1:11">
       <c r="D145"/>
       <c r="E145"/>
       <c r="H145"/>
+      <c r="I145"/>
       <c r="J145"/>
     </row>
     <row r="146" spans="1:11">
       <c r="D146"/>
       <c r="E146"/>
       <c r="H146"/>
+      <c r="I146"/>
       <c r="J146"/>
     </row>
     <row r="147" spans="1:11">
       <c r="D147"/>
       <c r="E147"/>
       <c r="H147"/>
+      <c r="I147"/>
       <c r="J147"/>
     </row>
     <row r="148" spans="1:11">
       <c r="D148"/>
       <c r="E148"/>
       <c r="H148"/>
+      <c r="I148"/>
       <c r="J148"/>
     </row>
     <row r="149" spans="1:11">
       <c r="D149"/>
       <c r="E149"/>
       <c r="H149"/>
+      <c r="I149"/>
       <c r="J149"/>
     </row>
     <row r="150" spans="1:11">
       <c r="D150"/>
       <c r="E150"/>
       <c r="H150"/>
+      <c r="I150"/>
       <c r="J150"/>
     </row>
     <row r="151" spans="1:11">
       <c r="D151"/>
       <c r="E151"/>
       <c r="H151"/>
+      <c r="I151"/>
       <c r="J151"/>
     </row>
     <row r="152" spans="1:11">
       <c r="D152"/>
       <c r="E152"/>
       <c r="H152"/>
+      <c r="I152"/>
       <c r="J152"/>
     </row>
     <row r="153" spans="1:11">
       <c r="D153"/>
       <c r="E153"/>
       <c r="H153"/>
+      <c r="I153"/>
       <c r="J153"/>
     </row>
     <row r="154" spans="1:11">
       <c r="D154"/>
       <c r="E154"/>
       <c r="H154"/>
+      <c r="I154"/>
       <c r="J154"/>
     </row>
     <row r="155" spans="1:11">
       <c r="D155"/>
       <c r="E155"/>
       <c r="H155"/>
+      <c r="I155"/>
       <c r="J155"/>
     </row>
     <row r="156" spans="1:11">
       <c r="D156"/>
       <c r="E156"/>
       <c r="H156"/>
+      <c r="I156"/>
       <c r="J156"/>
     </row>
     <row r="157" spans="1:11">
       <c r="D157"/>
       <c r="E157"/>
       <c r="H157"/>
+      <c r="I157"/>
       <c r="J157"/>
     </row>
     <row r="158" spans="1:11">
       <c r="D158"/>
       <c r="E158"/>
       <c r="H158"/>
+      <c r="I158"/>
       <c r="J158"/>
     </row>
     <row r="159" spans="1:11">
       <c r="D159"/>
       <c r="E159"/>
       <c r="H159"/>
+      <c r="I159"/>
       <c r="J159"/>
     </row>
     <row r="160" spans="1:11">
       <c r="D160"/>
       <c r="E160"/>
       <c r="H160"/>
+      <c r="I160"/>
       <c r="J160"/>
     </row>
     <row r="161" spans="1:11">
       <c r="D161"/>
       <c r="E161"/>
       <c r="H161"/>
+      <c r="I161"/>
       <c r="J161"/>
     </row>
     <row r="162" spans="1:11">
       <c r="D162"/>
       <c r="E162"/>
       <c r="H162"/>
+      <c r="I162"/>
       <c r="J162"/>
     </row>
     <row r="163" spans="1:11">
       <c r="D163"/>
       <c r="E163"/>
       <c r="H163"/>
+      <c r="I163"/>
       <c r="J163"/>
     </row>
     <row r="164" spans="1:11">
       <c r="D164"/>
       <c r="E164"/>
       <c r="H164"/>
+      <c r="I164"/>
       <c r="J164"/>
     </row>
     <row r="165" spans="1:11">
       <c r="D165"/>
       <c r="E165"/>
       <c r="H165"/>
+      <c r="I165"/>
       <c r="J165"/>
     </row>
     <row r="166" spans="1:11">
       <c r="D166"/>
       <c r="E166"/>
       <c r="H166"/>
+      <c r="I166"/>
       <c r="J166"/>
     </row>
     <row r="167" spans="1:11">
       <c r="D167"/>
       <c r="E167"/>
       <c r="H167"/>
+      <c r="I167"/>
       <c r="J167"/>
     </row>
     <row r="168" spans="1:11">
       <c r="D168"/>
       <c r="E168"/>
       <c r="H168"/>
+      <c r="I168"/>
       <c r="J168"/>
     </row>
     <row r="169" spans="1:11">
       <c r="D169"/>
       <c r="E169"/>
       <c r="H169"/>
+      <c r="I169"/>
       <c r="J169"/>
     </row>
     <row r="170" spans="1:11">
       <c r="D170"/>
       <c r="E170"/>
       <c r="H170"/>
+      <c r="I170"/>
       <c r="J170"/>
     </row>
     <row r="171" spans="1:11">
       <c r="D171"/>
       <c r="E171"/>
       <c r="H171"/>
+      <c r="I171"/>
       <c r="J171"/>
     </row>
     <row r="172" spans="1:11">
       <c r="D172"/>
       <c r="E172"/>
       <c r="H172"/>
+      <c r="I172"/>
       <c r="J172"/>
     </row>
     <row r="173" spans="1:11">
       <c r="D173"/>
       <c r="E173"/>
       <c r="H173"/>
+      <c r="I173"/>
       <c r="J173"/>
     </row>
     <row r="174" spans="1:11">
       <c r="D174"/>
       <c r="E174"/>
       <c r="H174"/>
+      <c r="I174"/>
       <c r="J174"/>
     </row>
     <row r="175" spans="1:11">
       <c r="D175"/>
       <c r="E175"/>
       <c r="H175"/>
+      <c r="I175"/>
       <c r="J175"/>
     </row>
     <row r="176" spans="1:11">
       <c r="D176"/>
       <c r="E176"/>
       <c r="H176"/>
+      <c r="I176"/>
       <c r="J176"/>
     </row>
     <row r="177" spans="1:11">
       <c r="D177"/>
       <c r="E177"/>
       <c r="H177"/>
+      <c r="I177"/>
       <c r="J177"/>
     </row>
     <row r="178" spans="1:11">
       <c r="D178"/>
       <c r="E178"/>
       <c r="H178"/>
+      <c r="I178"/>
       <c r="J178"/>
     </row>
     <row r="179" spans="1:11">
       <c r="D179"/>
       <c r="E179"/>
       <c r="H179"/>
+      <c r="I179"/>
       <c r="J179"/>
     </row>
     <row r="180" spans="1:11">
       <c r="D180"/>
       <c r="E180"/>
       <c r="H180"/>
+      <c r="I180"/>
       <c r="J180"/>
     </row>
     <row r="181" spans="1:11">
       <c r="D181"/>
       <c r="E181"/>
       <c r="H181"/>
+      <c r="I181"/>
       <c r="J181"/>
     </row>
     <row r="182" spans="1:11">
       <c r="D182"/>
       <c r="E182"/>
       <c r="H182"/>
+      <c r="I182"/>
       <c r="J182"/>
     </row>
     <row r="183" spans="1:11">
       <c r="D183"/>
       <c r="E183"/>
       <c r="H183"/>
+      <c r="I183"/>
       <c r="J183"/>
     </row>
     <row r="184" spans="1:11">
       <c r="D184"/>
       <c r="E184"/>
       <c r="H184"/>
+      <c r="I184"/>
       <c r="J184"/>
     </row>
     <row r="185" spans="1:11">
       <c r="D185"/>
       <c r="E185"/>
       <c r="H185"/>
+      <c r="I185"/>
       <c r="J185"/>
     </row>
     <row r="186" spans="1:11">
       <c r="D186"/>
       <c r="E186"/>
       <c r="H186"/>
+      <c r="I186"/>
       <c r="J186"/>
     </row>
     <row r="187" spans="1:11">
       <c r="D187"/>
       <c r="E187"/>
       <c r="H187"/>
+      <c r="I187"/>
       <c r="J187"/>
     </row>
     <row r="188" spans="1:11">
       <c r="D188"/>
       <c r="E188"/>
       <c r="H188"/>
+      <c r="I188"/>
       <c r="J188"/>
     </row>
     <row r="189" spans="1:11">
       <c r="D189"/>
       <c r="E189"/>
       <c r="H189"/>
+      <c r="I189"/>
       <c r="J189"/>
     </row>
     <row r="190" spans="1:11">
       <c r="D190"/>
       <c r="E190"/>
       <c r="H190"/>
+      <c r="I190"/>
       <c r="J190"/>
     </row>
     <row r="191" spans="1:11">
       <c r="D191"/>
       <c r="E191"/>
       <c r="H191"/>
+      <c r="I191"/>
       <c r="J191"/>
     </row>
     <row r="192" spans="1:11">
       <c r="D192"/>
       <c r="E192"/>
       <c r="H192"/>
+      <c r="I192"/>
       <c r="J192"/>
     </row>
     <row r="193" spans="1:11">
       <c r="D193"/>
       <c r="E193"/>
       <c r="H193"/>
+      <c r="I193"/>
       <c r="J193"/>
     </row>
     <row r="194" spans="1:11">
       <c r="D194"/>
       <c r="E194"/>
       <c r="H194"/>
+      <c r="I194"/>
       <c r="J194"/>
     </row>
     <row r="195" spans="1:11">
       <c r="D195"/>
       <c r="E195"/>
       <c r="H195"/>
+      <c r="I195"/>
       <c r="J195"/>
     </row>
     <row r="196" spans="1:11">
       <c r="D196"/>
       <c r="E196"/>
       <c r="H196"/>
+      <c r="I196"/>
       <c r="J196"/>
     </row>
     <row r="197" spans="1:11">
       <c r="D197"/>
       <c r="E197"/>
       <c r="H197"/>
+      <c r="I197"/>
       <c r="J197"/>
     </row>
     <row r="198" spans="1:11">
       <c r="D198"/>
       <c r="E198"/>
       <c r="H198"/>
+      <c r="I198"/>
       <c r="J198"/>
     </row>
     <row r="199" spans="1:11">
       <c r="D199"/>
       <c r="E199"/>
       <c r="H199"/>
+      <c r="I199"/>
       <c r="J199"/>
     </row>
     <row r="200" spans="1:11">
       <c r="D200"/>
       <c r="E200"/>
       <c r="H200"/>
+      <c r="I200"/>
       <c r="J200"/>
     </row>
     <row r="201" spans="1:11">
       <c r="D201"/>
       <c r="E201"/>
       <c r="H201"/>
+      <c r="I201"/>
       <c r="J201"/>
     </row>
     <row r="202" spans="1:11">
       <c r="D202"/>
       <c r="E202"/>
       <c r="H202"/>
+      <c r="I202"/>
       <c r="J202"/>
     </row>
     <row r="203" spans="1:11">
       <c r="D203"/>
       <c r="E203"/>
       <c r="H203"/>
+      <c r="I203"/>
       <c r="J203"/>
     </row>
     <row r="204" spans="1:11">
       <c r="D204"/>
       <c r="E204"/>
       <c r="H204"/>
+      <c r="I204"/>
       <c r="J204"/>
     </row>
     <row r="205" spans="1:11">
       <c r="D205"/>
       <c r="E205"/>
       <c r="H205"/>
+      <c r="I205"/>
       <c r="J205"/>
     </row>
     <row r="206" spans="1:11">
       <c r="D206"/>
       <c r="E206"/>
       <c r="H206"/>
+      <c r="I206"/>
       <c r="J206"/>
     </row>
     <row r="207" spans="1:11">
       <c r="D207"/>
       <c r="E207"/>
       <c r="H207"/>
+      <c r="I207"/>
       <c r="J207"/>
     </row>
     <row r="208" spans="1:11">
       <c r="D208"/>
       <c r="E208"/>
       <c r="H208"/>
+      <c r="I208"/>
       <c r="J208"/>
     </row>
     <row r="209" spans="1:11">
       <c r="D209"/>
       <c r="E209"/>
       <c r="H209"/>
+      <c r="I209"/>
       <c r="J209"/>
     </row>
     <row r="210" spans="1:11">
       <c r="D210"/>
       <c r="E210"/>
       <c r="H210"/>
+      <c r="I210"/>
       <c r="J210"/>
     </row>
     <row r="211" spans="1:11">
       <c r="D211"/>
       <c r="E211"/>
       <c r="H211"/>
+      <c r="I211"/>
       <c r="J211"/>
     </row>
     <row r="212" spans="1:11">
       <c r="D212"/>
       <c r="E212"/>
       <c r="H212"/>
+      <c r="I212"/>
       <c r="J212"/>
     </row>
     <row r="213" spans="1:11">
       <c r="D213"/>
       <c r="E213"/>
       <c r="H213"/>
+      <c r="I213"/>
       <c r="J213"/>
     </row>
     <row r="214" spans="1:11">
       <c r="D214"/>
       <c r="E214"/>
       <c r="H214"/>
+      <c r="I214"/>
       <c r="J214"/>
     </row>
     <row r="215" spans="1:11">
       <c r="D215"/>
       <c r="E215"/>
       <c r="H215"/>
+      <c r="I215"/>
       <c r="J215"/>
     </row>
     <row r="216" spans="1:11">
       <c r="D216"/>
       <c r="E216"/>
       <c r="H216"/>
+      <c r="I216"/>
       <c r="J216"/>
     </row>
     <row r="217" spans="1:11">
       <c r="D217"/>
       <c r="E217"/>
       <c r="H217"/>
+      <c r="I217"/>
       <c r="J217"/>
     </row>
     <row r="218" spans="1:11">
       <c r="D218"/>
       <c r="E218"/>
       <c r="H218"/>
+      <c r="I218"/>
       <c r="J218"/>
     </row>
     <row r="219" spans="1:11">
       <c r="D219"/>
       <c r="E219"/>
       <c r="H219"/>
+      <c r="I219"/>
       <c r="J219"/>
     </row>
     <row r="220" spans="1:11">
       <c r="D220"/>
       <c r="E220"/>
       <c r="H220"/>
+      <c r="I220"/>
       <c r="J220"/>
     </row>
     <row r="221" spans="1:11">
       <c r="D221"/>
       <c r="E221"/>
       <c r="H221"/>
+      <c r="I221"/>
       <c r="J221"/>
     </row>
     <row r="222" spans="1:11">
       <c r="D222"/>
       <c r="E222"/>
       <c r="H222"/>
+      <c r="I222"/>
       <c r="J222"/>
     </row>
     <row r="223" spans="1:11">
       <c r="D223"/>
       <c r="E223"/>
       <c r="H223"/>
+      <c r="I223"/>
       <c r="J223"/>
     </row>
     <row r="224" spans="1:11">
       <c r="D224"/>
       <c r="E224"/>
       <c r="H224"/>
+      <c r="I224"/>
       <c r="J224"/>
     </row>
     <row r="225" spans="1:11">
       <c r="D225"/>
       <c r="E225"/>
       <c r="H225"/>
+      <c r="I225"/>
       <c r="J225"/>
     </row>
     <row r="226" spans="1:11">
       <c r="D226"/>
       <c r="E226"/>
       <c r="H226"/>
+      <c r="I226"/>
       <c r="J226"/>
     </row>
     <row r="227" spans="1:11">
       <c r="D227"/>
       <c r="E227"/>
       <c r="H227"/>
+      <c r="I227"/>
       <c r="J227"/>
     </row>
     <row r="228" spans="1:11">
       <c r="D228"/>
       <c r="E228"/>
       <c r="H228"/>
+      <c r="I228"/>
       <c r="J228"/>
     </row>
     <row r="229" spans="1:11">
       <c r="D229"/>
       <c r="E229"/>
       <c r="H229"/>
+      <c r="I229"/>
       <c r="J229"/>
     </row>
     <row r="230" spans="1:11">
       <c r="D230"/>
       <c r="E230"/>
       <c r="H230"/>
+      <c r="I230"/>
       <c r="J230"/>
     </row>
     <row r="231" spans="1:11">
       <c r="D231"/>
       <c r="E231"/>
       <c r="H231"/>
+      <c r="I231"/>
       <c r="J231"/>
     </row>
     <row r="232" spans="1:11">
       <c r="D232"/>
       <c r="E232"/>
       <c r="H232"/>
+      <c r="I232"/>
       <c r="J232"/>
     </row>
     <row r="233" spans="1:11">
       <c r="D233"/>
       <c r="E233"/>
       <c r="H233"/>
+      <c r="I233"/>
       <c r="J233"/>
     </row>
     <row r="234" spans="1:11">
       <c r="D234"/>
       <c r="E234"/>
       <c r="H234"/>
+      <c r="I234"/>
       <c r="J234"/>
     </row>
     <row r="235" spans="1:11">
       <c r="D235"/>
       <c r="E235"/>
       <c r="H235"/>
+      <c r="I235"/>
       <c r="J235"/>
     </row>
     <row r="236" spans="1:11">
       <c r="D236"/>
       <c r="E236"/>
       <c r="H236"/>
+      <c r="I236"/>
       <c r="J236"/>
     </row>
     <row r="237" spans="1:11">
       <c r="D237"/>
       <c r="E237"/>
       <c r="H237"/>
+      <c r="I237"/>
       <c r="J237"/>
     </row>
     <row r="238" spans="1:11">
       <c r="D238"/>
       <c r="E238"/>
       <c r="H238"/>
+      <c r="I238"/>
       <c r="J238"/>
     </row>
     <row r="239" spans="1:11">
       <c r="D239"/>
       <c r="E239"/>
       <c r="H239"/>
+      <c r="I239"/>
       <c r="J239"/>
     </row>
     <row r="240" spans="1:11">
       <c r="D240"/>
       <c r="E240"/>
       <c r="H240"/>
+      <c r="I240"/>
       <c r="J240"/>
     </row>
     <row r="241" spans="1:11">
       <c r="D241"/>
       <c r="E241"/>
       <c r="H241"/>
+      <c r="I241"/>
       <c r="J241"/>
     </row>
     <row r="242" spans="1:11">
       <c r="D242"/>
       <c r="E242"/>
       <c r="H242"/>
+      <c r="I242"/>
       <c r="J242"/>
     </row>
     <row r="243" spans="1:11">
       <c r="D243"/>
       <c r="E243"/>
       <c r="H243"/>
+      <c r="I243"/>
       <c r="J243"/>
     </row>
     <row r="244" spans="1:11">
       <c r="D244"/>
       <c r="E244"/>
       <c r="H244"/>
+      <c r="I244"/>
       <c r="J244"/>
     </row>
     <row r="245" spans="1:11">
       <c r="D245"/>
       <c r="E245"/>
       <c r="H245"/>
+      <c r="I245"/>
       <c r="J245"/>
     </row>
     <row r="246" spans="1:11">
       <c r="D246"/>
       <c r="E246"/>
       <c r="H246"/>
+      <c r="I246"/>
       <c r="J246"/>
     </row>
     <row r="247" spans="1:11">
       <c r="D247"/>
       <c r="E247"/>
       <c r="H247"/>
+      <c r="I247"/>
       <c r="J247"/>
     </row>
     <row r="248" spans="1:11">
       <c r="D248"/>
       <c r="E248"/>
       <c r="H248"/>
+      <c r="I248"/>
       <c r="J248"/>
     </row>
     <row r="249" spans="1:11">
       <c r="D249"/>
       <c r="E249"/>
       <c r="H249"/>
+      <c r="I249"/>
       <c r="J249"/>
     </row>
     <row r="250" spans="1:11">
       <c r="D250"/>
       <c r="E250"/>
       <c r="H250"/>
+      <c r="I250"/>
       <c r="J250"/>
     </row>
     <row r="251" spans="1:11">
       <c r="D251"/>
       <c r="E251"/>
       <c r="H251"/>
+      <c r="I251"/>
       <c r="J251"/>
     </row>
     <row r="252" spans="1:11">
       <c r="D252"/>
       <c r="E252"/>
       <c r="H252"/>
+      <c r="I252"/>
       <c r="J252"/>
     </row>
     <row r="253" spans="1:11">
       <c r="D253"/>
       <c r="E253"/>
       <c r="H253"/>
+      <c r="I253"/>
       <c r="J253"/>
     </row>
     <row r="254" spans="1:11">
       <c r="D254"/>
       <c r="E254"/>
       <c r="H254"/>
+      <c r="I254"/>
       <c r="J254"/>
     </row>
     <row r="255" spans="1:11">
       <c r="D255"/>
       <c r="E255"/>
       <c r="H255"/>
+      <c r="I255"/>
       <c r="J255"/>
     </row>
     <row r="256" spans="1:11">
       <c r="D256"/>
       <c r="E256"/>
       <c r="H256"/>
+      <c r="I256"/>
       <c r="J256"/>
     </row>
     <row r="257" spans="1:11">
       <c r="D257"/>
       <c r="E257"/>
       <c r="H257"/>
+      <c r="I257"/>
       <c r="J257"/>
     </row>
     <row r="258" spans="1:11">
       <c r="D258"/>
       <c r="E258"/>
       <c r="H258"/>
+      <c r="I258"/>
       <c r="J258"/>
     </row>
     <row r="259" spans="1:11">
       <c r="D259"/>
       <c r="E259"/>
       <c r="H259"/>
+      <c r="I259"/>
       <c r="J259"/>
     </row>
     <row r="260" spans="1:11">
       <c r="D260"/>
       <c r="E260"/>
       <c r="H260"/>
+      <c r="I260"/>
       <c r="J260"/>
     </row>
     <row r="261" spans="1:11">
       <c r="D261"/>
       <c r="E261"/>
       <c r="H261"/>
+      <c r="I261"/>
       <c r="J261"/>
     </row>
     <row r="262" spans="1:11">
       <c r="D262"/>
       <c r="E262"/>
       <c r="H262"/>
+      <c r="I262"/>
       <c r="J262"/>
     </row>
     <row r="263" spans="1:11">
       <c r="D263"/>
       <c r="E263"/>
       <c r="H263"/>
+      <c r="I263"/>
       <c r="J263"/>
     </row>
     <row r="264" spans="1:11">
       <c r="D264"/>
       <c r="E264"/>
       <c r="H264"/>
+      <c r="I264"/>
       <c r="J264"/>
     </row>
     <row r="265" spans="1:11">
       <c r="D265"/>
       <c r="E265"/>
       <c r="H265"/>
+      <c r="I265"/>
       <c r="J265"/>
     </row>
     <row r="266" spans="1:11">
       <c r="D266"/>
       <c r="E266"/>
       <c r="H266"/>
+      <c r="I266"/>
       <c r="J266"/>
     </row>
     <row r="267" spans="1:11">
       <c r="D267"/>
       <c r="E267"/>
       <c r="H267"/>
+      <c r="I267"/>
       <c r="J267"/>
     </row>
     <row r="268" spans="1:11">
       <c r="D268"/>
       <c r="E268"/>
       <c r="H268"/>
+      <c r="I268"/>
       <c r="J268"/>
     </row>
     <row r="269" spans="1:11">
       <c r="D269"/>
       <c r="E269"/>
       <c r="H269"/>
+      <c r="I269"/>
       <c r="J269"/>
     </row>
     <row r="270" spans="1:11">
       <c r="D270"/>
       <c r="E270"/>
       <c r="H270"/>
+      <c r="I270"/>
       <c r="J270"/>
     </row>
     <row r="271" spans="1:11">
       <c r="D271"/>
       <c r="E271"/>
       <c r="H271"/>
+      <c r="I271"/>
       <c r="J271"/>
     </row>
     <row r="272" spans="1:11">
       <c r="D272"/>
       <c r="E272"/>
       <c r="H272"/>
+      <c r="I272"/>
       <c r="J272"/>
     </row>
     <row r="273" spans="1:11">
       <c r="D273"/>
       <c r="E273"/>
       <c r="H273"/>
+      <c r="I273"/>
       <c r="J273"/>
     </row>
     <row r="274" spans="1:11">
       <c r="D274"/>
       <c r="E274"/>
       <c r="H274"/>
+      <c r="I274"/>
       <c r="J274"/>
     </row>
     <row r="275" spans="1:11">
       <c r="D275"/>
       <c r="E275"/>
       <c r="H275"/>
+      <c r="I275"/>
       <c r="J275"/>
     </row>
     <row r="276" spans="1:11">
       <c r="D276"/>
       <c r="E276"/>
       <c r="H276"/>
+      <c r="I276"/>
       <c r="J276"/>
     </row>
     <row r="277" spans="1:11">
       <c r="D277"/>
       <c r="E277"/>
       <c r="H277"/>
+      <c r="I277"/>
       <c r="J277"/>
     </row>
     <row r="278" spans="1:11">
       <c r="D278"/>
       <c r="E278"/>
       <c r="H278"/>
+      <c r="I278"/>
       <c r="J278"/>
     </row>
     <row r="279" spans="1:11">
       <c r="D279"/>
       <c r="E279"/>
       <c r="H279"/>
+      <c r="I279"/>
       <c r="J279"/>
     </row>
     <row r="280" spans="1:11">
       <c r="D280"/>
       <c r="E280"/>
       <c r="H280"/>
+      <c r="I280"/>
       <c r="J280"/>
     </row>
     <row r="281" spans="1:11">
       <c r="D281"/>
       <c r="E281"/>
       <c r="H281"/>
+      <c r="I281"/>
       <c r="J281"/>
     </row>
     <row r="282" spans="1:11">
       <c r="D282"/>
       <c r="E282"/>
       <c r="H282"/>
+      <c r="I282"/>
       <c r="J282"/>
     </row>
     <row r="283" spans="1:11">
       <c r="D283"/>
       <c r="E283"/>
       <c r="H283"/>
+      <c r="I283"/>
       <c r="J283"/>
     </row>
     <row r="284" spans="1:11">
       <c r="D284"/>
       <c r="E284"/>
       <c r="H284"/>
+      <c r="I284"/>
       <c r="J284"/>
     </row>
     <row r="285" spans="1:11">
       <c r="D285"/>
       <c r="E285"/>
       <c r="H285"/>
+      <c r="I285"/>
       <c r="J285"/>
     </row>
     <row r="286" spans="1:11">
       <c r="D286"/>
       <c r="E286"/>
       <c r="H286"/>
+      <c r="I286"/>
       <c r="J286"/>
     </row>
     <row r="287" spans="1:11">
       <c r="D287"/>
       <c r="E287"/>
       <c r="H287"/>
+      <c r="I287"/>
       <c r="J287"/>
     </row>
     <row r="288" spans="1:11">
       <c r="D288"/>
       <c r="E288"/>
       <c r="H288"/>
+      <c r="I288"/>
       <c r="J288"/>
     </row>
     <row r="289" spans="1:11">
       <c r="D289"/>
       <c r="E289"/>
       <c r="H289"/>
+      <c r="I289"/>
       <c r="J289"/>
     </row>
     <row r="290" spans="1:11">
       <c r="D290"/>
       <c r="E290"/>
       <c r="H290"/>
+      <c r="I290"/>
       <c r="J290"/>
     </row>
     <row r="291" spans="1:11">
       <c r="D291"/>
       <c r="E291"/>
       <c r="H291"/>
+      <c r="I291"/>
       <c r="J291"/>
     </row>
     <row r="292" spans="1:11">
       <c r="D292"/>
       <c r="E292"/>
       <c r="H292"/>
+      <c r="I292"/>
       <c r="J292"/>
     </row>
     <row r="293" spans="1:11">
       <c r="D293"/>
       <c r="E293"/>
       <c r="H293"/>
+      <c r="I293"/>
       <c r="J293"/>
     </row>
     <row r="294" spans="1:11">
       <c r="D294"/>
       <c r="E294"/>
       <c r="H294"/>
+      <c r="I294"/>
       <c r="J294"/>
     </row>
     <row r="295" spans="1:11">
       <c r="D295"/>
       <c r="E295"/>
       <c r="H295"/>
+      <c r="I295"/>
       <c r="J295"/>
     </row>
     <row r="296" spans="1:11">
       <c r="D296"/>
       <c r="E296"/>
       <c r="H296"/>
+      <c r="I296"/>
       <c r="J296"/>
     </row>
     <row r="297" spans="1:11">
       <c r="D297"/>
       <c r="E297"/>
       <c r="H297"/>
+      <c r="I297"/>
       <c r="J297"/>
     </row>
     <row r="298" spans="1:11">
       <c r="D298"/>
       <c r="E298"/>
       <c r="H298"/>
+      <c r="I298"/>
       <c r="J298"/>
     </row>
     <row r="299" spans="1:11">
       <c r="D299"/>
       <c r="E299"/>
       <c r="H299"/>
+      <c r="I299"/>
       <c r="J299"/>
     </row>
     <row r="300" spans="1:11">
       <c r="D300"/>
       <c r="E300"/>
       <c r="H300"/>
+      <c r="I300"/>
       <c r="J300"/>
     </row>
     <row r="301" spans="1:11">
       <c r="D301"/>
       <c r="E301"/>
       <c r="H301"/>
+      <c r="I301"/>
       <c r="J301"/>
     </row>
     <row r="302" spans="1:11">
       <c r="D302"/>
       <c r="E302"/>
       <c r="H302"/>
+      <c r="I302"/>
       <c r="J302"/>
     </row>
     <row r="303" spans="1:11">
       <c r="D303"/>
       <c r="E303"/>
       <c r="H303"/>
+      <c r="I303"/>
       <c r="J303"/>
     </row>
     <row r="304" spans="1:11">
       <c r="D304"/>
       <c r="E304"/>
       <c r="H304"/>
+      <c r="I304"/>
       <c r="J304"/>
     </row>
     <row r="305" spans="1:11">
       <c r="D305"/>
       <c r="E305"/>
       <c r="H305"/>
+      <c r="I305"/>
       <c r="J305"/>
     </row>
     <row r="306" spans="1:11">
       <c r="D306"/>
       <c r="E306"/>
       <c r="H306"/>
+      <c r="I306"/>
       <c r="J306"/>
     </row>
     <row r="307" spans="1:11">
       <c r="D307"/>
       <c r="E307"/>
       <c r="H307"/>
+      <c r="I307"/>
       <c r="J307"/>
     </row>
     <row r="308" spans="1:11">
       <c r="D308"/>
       <c r="E308"/>
       <c r="H308"/>
+      <c r="I308"/>
       <c r="J308"/>
     </row>
     <row r="309" spans="1:11">
       <c r="D309"/>
       <c r="E309"/>
       <c r="H309"/>
+      <c r="I309"/>
       <c r="J309"/>
     </row>
     <row r="310" spans="1:11">
       <c r="D310"/>
       <c r="E310"/>
       <c r="H310"/>
+      <c r="I310"/>
       <c r="J310"/>
     </row>
     <row r="311" spans="1:11">
       <c r="D311"/>
       <c r="E311"/>
       <c r="H311"/>
+      <c r="I311"/>
       <c r="J311"/>
     </row>
     <row r="312" spans="1:11">
       <c r="D312"/>
       <c r="E312"/>
       <c r="H312"/>
+      <c r="I312"/>
       <c r="J312"/>
     </row>
     <row r="313" spans="1:11">
       <c r="D313"/>
       <c r="E313"/>
       <c r="H313"/>
+      <c r="I313"/>
       <c r="J313"/>
     </row>
     <row r="314" spans="1:11">
       <c r="D314"/>
       <c r="E314"/>
       <c r="H314"/>
+      <c r="I314"/>
       <c r="J314"/>
     </row>
     <row r="315" spans="1:11">
       <c r="D315"/>
       <c r="E315"/>
       <c r="H315"/>
+      <c r="I315"/>
       <c r="J315"/>
     </row>
     <row r="316" spans="1:11">
       <c r="D316"/>
       <c r="E316"/>
       <c r="H316"/>
+      <c r="I316"/>
       <c r="J316"/>
     </row>
     <row r="317" spans="1:11">
       <c r="D317"/>
       <c r="E317"/>
       <c r="H317"/>
+      <c r="I317"/>
       <c r="J317"/>
     </row>
     <row r="318" spans="1:11">
       <c r="D318"/>
       <c r="E318"/>
       <c r="H318"/>
+      <c r="I318"/>
       <c r="J318"/>
     </row>
     <row r="319" spans="1:11">
       <c r="D319"/>
       <c r="E319"/>
       <c r="H319"/>
+      <c r="I319"/>
       <c r="J319"/>
     </row>
     <row r="320" spans="1:11">
       <c r="D320"/>
       <c r="E320"/>
       <c r="H320"/>
+      <c r="I320"/>
       <c r="J320"/>
     </row>
     <row r="321" spans="1:11">
       <c r="D321"/>
       <c r="E321"/>
       <c r="H321"/>
+      <c r="I321"/>
       <c r="J321"/>
     </row>
     <row r="322" spans="1:11">
       <c r="D322"/>
       <c r="E322"/>
       <c r="H322"/>
+      <c r="I322"/>
       <c r="J322"/>
     </row>
     <row r="323" spans="1:11">
       <c r="D323"/>
       <c r="E323"/>
       <c r="H323"/>
+      <c r="I323"/>
       <c r="J323"/>
     </row>
     <row r="324" spans="1:11">
       <c r="D324"/>
       <c r="E324"/>
       <c r="H324"/>
+      <c r="I324"/>
       <c r="J324"/>
     </row>
     <row r="325" spans="1:11">
       <c r="D325"/>
       <c r="E325"/>
       <c r="H325"/>
+      <c r="I325"/>
       <c r="J325"/>
     </row>
     <row r="326" spans="1:11">
       <c r="D326"/>
       <c r="E326"/>
       <c r="H326"/>
+      <c r="I326"/>
       <c r="J326"/>
     </row>
     <row r="327" spans="1:11">
       <c r="D327"/>
       <c r="E327"/>
       <c r="H327"/>
+      <c r="I327"/>
       <c r="J327"/>
     </row>
     <row r="328" spans="1:11">
       <c r="D328"/>
       <c r="E328"/>
       <c r="H328"/>
+      <c r="I328"/>
       <c r="J328"/>
     </row>
     <row r="329" spans="1:11">
       <c r="D329"/>
       <c r="E329"/>
       <c r="H329"/>
+      <c r="I329"/>
       <c r="J329"/>
     </row>
     <row r="330" spans="1:11">
       <c r="D330"/>
       <c r="E330"/>
       <c r="H330"/>
+      <c r="I330"/>
       <c r="J330"/>
     </row>
     <row r="331" spans="1:11">
       <c r="D331"/>
       <c r="E331"/>
       <c r="H331"/>
+      <c r="I331"/>
       <c r="J331"/>
     </row>
     <row r="332" spans="1:11">
       <c r="D332"/>
       <c r="E332"/>
       <c r="H332"/>
+      <c r="I332"/>
       <c r="J332"/>
     </row>
     <row r="333" spans="1:11">
       <c r="D333"/>
       <c r="E333"/>
       <c r="H333"/>
+      <c r="I333"/>
       <c r="J333"/>
     </row>
     <row r="334" spans="1:11">
       <c r="D334"/>
       <c r="E334"/>
       <c r="H334"/>
+      <c r="I334"/>
       <c r="J334"/>
     </row>
     <row r="335" spans="1:11">
       <c r="D335"/>
       <c r="E335"/>
       <c r="H335"/>
+      <c r="I335"/>
       <c r="J335"/>
     </row>
     <row r="336" spans="1:11">
       <c r="D336"/>
       <c r="E336"/>
       <c r="H336"/>
+      <c r="I336"/>
       <c r="J336"/>
     </row>
     <row r="337" spans="1:11">
       <c r="D337"/>
       <c r="E337"/>
       <c r="H337"/>
+      <c r="I337"/>
       <c r="J337"/>
     </row>
     <row r="338" spans="1:11">
       <c r="D338"/>
       <c r="E338"/>
       <c r="H338"/>
+      <c r="I338"/>
       <c r="J338"/>
     </row>
     <row r="339" spans="1:11">
       <c r="D339"/>
       <c r="E339"/>
       <c r="H339"/>
+      <c r="I339"/>
       <c r="J339"/>
     </row>
     <row r="340" spans="1:11">
       <c r="D340"/>
       <c r="E340"/>
       <c r="H340"/>
+      <c r="I340"/>
       <c r="J340"/>
     </row>
     <row r="341" spans="1:11">
       <c r="D341"/>
       <c r="E341"/>
       <c r="H341"/>
+      <c r="I341"/>
       <c r="J341"/>
     </row>
     <row r="342" spans="1:11">
       <c r="D342"/>
       <c r="E342"/>
       <c r="H342"/>
+      <c r="I342"/>
       <c r="J342"/>
     </row>
     <row r="343" spans="1:11">
       <c r="D343"/>
       <c r="E343"/>
       <c r="H343"/>
+      <c r="I343"/>
       <c r="J343"/>
     </row>
     <row r="344" spans="1:11">
       <c r="D344"/>
       <c r="E344"/>
       <c r="H344"/>
+      <c r="I344"/>
       <c r="J344"/>
     </row>
     <row r="345" spans="1:11">
       <c r="D345"/>
       <c r="E345"/>
       <c r="H345"/>
+      <c r="I345"/>
       <c r="J345"/>
     </row>
     <row r="346" spans="1:11">
       <c r="D346"/>
       <c r="E346"/>
       <c r="H346"/>
+      <c r="I346"/>
       <c r="J346"/>
     </row>
     <row r="347" spans="1:11">
       <c r="D347"/>
       <c r="E347"/>
       <c r="H347"/>
+      <c r="I347"/>
       <c r="J347"/>
     </row>
     <row r="348" spans="1:11">
       <c r="D348"/>
       <c r="E348"/>
       <c r="H348"/>
+      <c r="I348"/>
       <c r="J348"/>
     </row>
     <row r="349" spans="1:11">
       <c r="D349"/>
       <c r="E349"/>
       <c r="H349"/>
+      <c r="I349"/>
       <c r="J349"/>
     </row>
     <row r="350" spans="1:11">
       <c r="D350"/>
       <c r="E350"/>
       <c r="H350"/>
+      <c r="I350"/>
       <c r="J350"/>
     </row>
     <row r="351" spans="1:11">
       <c r="D351"/>
       <c r="E351"/>
       <c r="H351"/>
+      <c r="I351"/>
       <c r="J351"/>
     </row>
     <row r="352" spans="1:11">
       <c r="D352"/>
       <c r="E352"/>
       <c r="H352"/>
+      <c r="I352"/>
       <c r="J352"/>
     </row>
     <row r="353" spans="1:11">
       <c r="D353"/>
       <c r="E353"/>
       <c r="H353"/>
+      <c r="I353"/>
       <c r="J353"/>
     </row>
     <row r="354" spans="1:11">
       <c r="D354"/>
       <c r="E354"/>
       <c r="H354"/>
+      <c r="I354"/>
       <c r="J354"/>
     </row>
     <row r="355" spans="1:11">
       <c r="D355"/>
       <c r="E355"/>
       <c r="H355"/>
+      <c r="I355"/>
       <c r="J355"/>
     </row>
     <row r="356" spans="1:11">
       <c r="D356"/>
       <c r="E356"/>
       <c r="H356"/>
+      <c r="I356"/>
       <c r="J356"/>
     </row>
     <row r="357" spans="1:11">
       <c r="D357"/>
       <c r="E357"/>
       <c r="H357"/>
+      <c r="I357"/>
       <c r="J357"/>
     </row>
     <row r="358" spans="1:11">
       <c r="D358"/>
       <c r="E358"/>
       <c r="H358"/>
+      <c r="I358"/>
       <c r="J358"/>
     </row>
     <row r="359" spans="1:11">
       <c r="D359"/>
       <c r="E359"/>
       <c r="H359"/>
+      <c r="I359"/>
       <c r="J359"/>
     </row>
     <row r="360" spans="1:11">
       <c r="D360"/>
       <c r="E360"/>
       <c r="H360"/>
+      <c r="I360"/>
       <c r="J360"/>
     </row>
     <row r="361" spans="1:11">
       <c r="D361"/>
       <c r="E361"/>
       <c r="H361"/>
+      <c r="I361"/>
       <c r="J361"/>
     </row>
     <row r="362" spans="1:11">
       <c r="D362"/>
       <c r="E362"/>
       <c r="H362"/>
+      <c r="I362"/>
       <c r="J362"/>
     </row>
     <row r="363" spans="1:11">
       <c r="D363"/>
       <c r="E363"/>
       <c r="H363"/>
+      <c r="I363"/>
       <c r="J363"/>
     </row>
     <row r="364" spans="1:11">
       <c r="D364"/>
       <c r="E364"/>
       <c r="H364"/>
+      <c r="I364"/>
       <c r="J364"/>
     </row>
     <row r="365" spans="1:11">
       <c r="D365"/>
       <c r="E365"/>
       <c r="H365"/>
+      <c r="I365"/>
       <c r="J365"/>
     </row>
     <row r="366" spans="1:11">
       <c r="D366"/>
       <c r="E366"/>
       <c r="H366"/>
+      <c r="I366"/>
       <c r="J366"/>
     </row>
     <row r="367" spans="1:11">
       <c r="D367"/>
       <c r="E367"/>
       <c r="H367"/>
+      <c r="I367"/>
       <c r="J367"/>
     </row>
     <row r="368" spans="1:11">
       <c r="D368"/>
       <c r="E368"/>
       <c r="H368"/>
+      <c r="I368"/>
       <c r="J368"/>
     </row>
     <row r="369" spans="1:11">
       <c r="D369"/>
       <c r="E369"/>
       <c r="H369"/>
+      <c r="I369"/>
       <c r="J369"/>
     </row>
     <row r="370" spans="1:11">
       <c r="D370"/>
       <c r="E370"/>
       <c r="H370"/>
+      <c r="I370"/>
       <c r="J370"/>
     </row>
     <row r="371" spans="1:11">
       <c r="D371"/>
       <c r="E371"/>
       <c r="H371"/>
+      <c r="I371"/>
       <c r="J371"/>
     </row>
     <row r="372" spans="1:11">
       <c r="D372"/>
       <c r="E372"/>
       <c r="H372"/>
+      <c r="I372"/>
       <c r="J372"/>
     </row>
     <row r="373" spans="1:11">
       <c r="D373"/>
       <c r="E373"/>
       <c r="H373"/>
+      <c r="I373"/>
       <c r="J373"/>
     </row>
     <row r="374" spans="1:11">
       <c r="D374"/>
       <c r="E374"/>
       <c r="H374"/>
+      <c r="I374"/>
       <c r="J374"/>
     </row>
     <row r="375" spans="1:11">
       <c r="D375"/>
       <c r="E375"/>
       <c r="H375"/>
+      <c r="I375"/>
       <c r="J375"/>
     </row>
     <row r="376" spans="1:11">
       <c r="D376"/>
       <c r="E376"/>
       <c r="H376"/>
+      <c r="I376"/>
       <c r="J376"/>
     </row>
     <row r="377" spans="1:11">
       <c r="D377"/>
       <c r="E377"/>
       <c r="H377"/>
+      <c r="I377"/>
       <c r="J377"/>
     </row>
     <row r="378" spans="1:11">
       <c r="D378"/>
       <c r="E378"/>
       <c r="H378"/>
+      <c r="I378"/>
       <c r="J378"/>
     </row>
     <row r="379" spans="1:11">
       <c r="D379"/>
       <c r="E379"/>
       <c r="H379"/>
+      <c r="I379"/>
       <c r="J379"/>
     </row>
     <row r="380" spans="1:11">
       <c r="D380"/>
       <c r="E380"/>
       <c r="H380"/>
+      <c r="I380"/>
       <c r="J380"/>
     </row>
     <row r="381" spans="1:11">
       <c r="D381"/>
       <c r="E381"/>
       <c r="H381"/>
+      <c r="I381"/>
       <c r="J381"/>
     </row>
     <row r="382" spans="1:11">
       <c r="D382"/>
       <c r="E382"/>
       <c r="H382"/>
+      <c r="I382"/>
       <c r="J382"/>
     </row>
     <row r="383" spans="1:11">
       <c r="D383"/>
       <c r="E383"/>
       <c r="H383"/>
+      <c r="I383"/>
       <c r="J383"/>
     </row>
     <row r="384" spans="1:11">
       <c r="D384"/>
       <c r="E384"/>
       <c r="H384"/>
+      <c r="I384"/>
       <c r="J384"/>
     </row>
     <row r="385" spans="1:11">
       <c r="D385"/>
       <c r="E385"/>
       <c r="H385"/>
+      <c r="I385"/>
       <c r="J385"/>
     </row>
     <row r="386" spans="1:11">
       <c r="D386"/>
       <c r="E386"/>
       <c r="H386"/>
+      <c r="I386"/>
       <c r="J386"/>
     </row>
     <row r="387" spans="1:11">
       <c r="D387"/>
       <c r="E387"/>
       <c r="H387"/>
+      <c r="I387"/>
       <c r="J387"/>
     </row>
     <row r="388" spans="1:11">
       <c r="D388"/>
       <c r="E388"/>
       <c r="H388"/>
+      <c r="I388"/>
       <c r="J388"/>
     </row>
     <row r="389" spans="1:11">
       <c r="D389"/>
       <c r="E389"/>
       <c r="H389"/>
+      <c r="I389"/>
       <c r="J389"/>
     </row>
     <row r="390" spans="1:11">
       <c r="D390"/>
       <c r="E390"/>
       <c r="H390"/>
+      <c r="I390"/>
       <c r="J390"/>
     </row>
     <row r="391" spans="1:11">
       <c r="D391"/>
       <c r="E391"/>
       <c r="H391"/>
+      <c r="I391"/>
       <c r="J391"/>
     </row>
     <row r="392" spans="1:11">
       <c r="D392"/>
       <c r="E392"/>
       <c r="H392"/>
+      <c r="I392"/>
       <c r="J392"/>
     </row>
     <row r="393" spans="1:11">
       <c r="D393"/>
       <c r="E393"/>
       <c r="H393"/>
+      <c r="I393"/>
       <c r="J393"/>
     </row>
     <row r="394" spans="1:11">
       <c r="D394"/>
       <c r="E394"/>
       <c r="H394"/>
+      <c r="I394"/>
       <c r="J394"/>
     </row>
     <row r="395" spans="1:11">
       <c r="D395"/>
       <c r="E395"/>
       <c r="H395"/>
+      <c r="I395"/>
       <c r="J395"/>
     </row>
     <row r="396" spans="1:11">
       <c r="D396"/>
       <c r="E396"/>
       <c r="H396"/>
+      <c r="I396"/>
       <c r="J396"/>
     </row>
     <row r="397" spans="1:11">
       <c r="D397"/>
       <c r="E397"/>
       <c r="H397"/>
+      <c r="I397"/>
       <c r="J397"/>
     </row>
     <row r="398" spans="1:11">
       <c r="D398"/>
       <c r="E398"/>
       <c r="H398"/>
+      <c r="I398"/>
       <c r="J398"/>
     </row>
     <row r="399" spans="1:11">
       <c r="D399"/>
       <c r="E399"/>
       <c r="H399"/>
+      <c r="I399"/>
       <c r="J399"/>
     </row>
     <row r="400" spans="1:11">
       <c r="D400"/>
       <c r="E400"/>
       <c r="H400"/>
+      <c r="I400"/>
       <c r="J400"/>
     </row>
     <row r="401" spans="1:11">
       <c r="D401"/>
       <c r="E401"/>
       <c r="H401"/>
+      <c r="I401"/>
       <c r="J401"/>
     </row>
     <row r="402" spans="1:11">
       <c r="D402"/>
       <c r="E402"/>
       <c r="H402"/>
+      <c r="I402"/>
       <c r="J402"/>
     </row>
     <row r="403" spans="1:11">
       <c r="D403"/>
       <c r="E403"/>
       <c r="H403"/>
+      <c r="I403"/>
       <c r="J403"/>
     </row>
     <row r="404" spans="1:11">
       <c r="D404"/>
       <c r="E404"/>
       <c r="H404"/>
+      <c r="I404"/>
       <c r="J404"/>
     </row>
     <row r="405" spans="1:11">
       <c r="D405"/>
       <c r="E405"/>
       <c r="H405"/>
+      <c r="I405"/>
       <c r="J405"/>
     </row>
     <row r="406" spans="1:11">
       <c r="D406"/>
       <c r="E406"/>
       <c r="H406"/>
+      <c r="I406"/>
       <c r="J406"/>
     </row>
     <row r="407" spans="1:11">
       <c r="D407"/>
       <c r="E407"/>
       <c r="H407"/>
+      <c r="I407"/>
       <c r="J407"/>
     </row>
     <row r="408" spans="1:11">
       <c r="D408"/>
       <c r="E408"/>
       <c r="H408"/>
+      <c r="I408"/>
       <c r="J408"/>
     </row>
     <row r="409" spans="1:11">
       <c r="D409"/>
       <c r="E409"/>
       <c r="H409"/>
+      <c r="I409"/>
       <c r="J409"/>
     </row>
     <row r="410" spans="1:11">
       <c r="D410"/>
       <c r="E410"/>
       <c r="H410"/>
+      <c r="I410"/>
       <c r="J410"/>
     </row>
     <row r="411" spans="1:11">
       <c r="D411"/>
       <c r="E411"/>
       <c r="H411"/>
+      <c r="I411"/>
       <c r="J411"/>
     </row>
     <row r="412" spans="1:11">
       <c r="D412"/>
       <c r="E412"/>
       <c r="H412"/>
+      <c r="I412"/>
       <c r="J412"/>
     </row>
     <row r="413" spans="1:11">
       <c r="D413"/>
       <c r="E413"/>
       <c r="H413"/>
+      <c r="I413"/>
       <c r="J413"/>
     </row>
     <row r="414" spans="1:11">
       <c r="D414"/>
       <c r="E414"/>
       <c r="H414"/>
+      <c r="I414"/>
       <c r="J414"/>
     </row>
     <row r="415" spans="1:11">
       <c r="D415"/>
       <c r="E415"/>
       <c r="H415"/>
+      <c r="I415"/>
       <c r="J415"/>
     </row>
     <row r="416" spans="1:11">
       <c r="D416"/>
       <c r="E416"/>
       <c r="H416"/>
+      <c r="I416"/>
       <c r="J416"/>
     </row>
     <row r="417" spans="1:11">
       <c r="D417"/>
       <c r="E417"/>
       <c r="H417"/>
+      <c r="I417"/>
       <c r="J417"/>
     </row>
     <row r="418" spans="1:11">
       <c r="D418"/>
       <c r="E418"/>
       <c r="H418"/>
+      <c r="I418"/>
       <c r="J418"/>
     </row>
     <row r="419" spans="1:11">
       <c r="D419"/>
       <c r="E419"/>
       <c r="H419"/>
+      <c r="I419"/>
       <c r="J419"/>
     </row>
     <row r="420" spans="1:11">
       <c r="D420"/>
       <c r="E420"/>
       <c r="H420"/>
+      <c r="I420"/>
       <c r="J420"/>
     </row>
     <row r="421" spans="1:11">
       <c r="D421"/>
       <c r="E421"/>
       <c r="H421"/>
+      <c r="I421"/>
       <c r="J421"/>
     </row>
     <row r="422" spans="1:11">
       <c r="D422"/>
       <c r="E422"/>
       <c r="H422"/>
+      <c r="I422"/>
       <c r="J422"/>
     </row>
     <row r="423" spans="1:11">
       <c r="D423"/>
       <c r="E423"/>
       <c r="H423"/>
+      <c r="I423"/>
       <c r="J423"/>
     </row>
     <row r="424" spans="1:11">
       <c r="D424"/>
       <c r="E424"/>
       <c r="H424"/>
+      <c r="I424"/>
       <c r="J424"/>
     </row>
     <row r="425" spans="1:11">
       <c r="D425"/>
       <c r="E425"/>
       <c r="H425"/>
+      <c r="I425"/>
       <c r="J425"/>
     </row>
     <row r="426" spans="1:11">
       <c r="D426"/>
       <c r="E426"/>
       <c r="H426"/>
+      <c r="I426"/>
       <c r="J426"/>
     </row>
     <row r="427" spans="1:11">
       <c r="D427"/>
       <c r="E427"/>
       <c r="H427"/>
+      <c r="I427"/>
       <c r="J427"/>
     </row>
     <row r="428" spans="1:11">
       <c r="D428"/>
       <c r="E428"/>
       <c r="H428"/>
+      <c r="I428"/>
       <c r="J428"/>
     </row>
     <row r="429" spans="1:11">
       <c r="D429"/>
       <c r="E429"/>
       <c r="H429"/>
+      <c r="I429"/>
       <c r="J429"/>
     </row>
     <row r="430" spans="1:11">
       <c r="D430"/>
       <c r="E430"/>
       <c r="H430"/>
+      <c r="I430"/>
       <c r="J430"/>
     </row>
     <row r="431" spans="1:11">
       <c r="D431"/>
       <c r="E431"/>
       <c r="H431"/>
+      <c r="I431"/>
       <c r="J431"/>
     </row>
     <row r="432" spans="1:11">
       <c r="D432"/>
       <c r="E432"/>
       <c r="H432"/>
+      <c r="I432"/>
       <c r="J432"/>
     </row>
     <row r="433" spans="1:11">
       <c r="D433"/>
       <c r="E433"/>
       <c r="H433"/>
+      <c r="I433"/>
       <c r="J433"/>
     </row>
     <row r="434" spans="1:11">
       <c r="D434"/>
       <c r="E434"/>
       <c r="H434"/>
+      <c r="I434"/>
       <c r="J434"/>
     </row>
     <row r="435" spans="1:11">
       <c r="D435"/>
       <c r="E435"/>
       <c r="H435"/>
+      <c r="I435"/>
       <c r="J435"/>
     </row>
     <row r="436" spans="1:11">
       <c r="D436"/>
       <c r="E436"/>
       <c r="H436"/>
+      <c r="I436"/>
       <c r="J436"/>
     </row>
     <row r="437" spans="1:11">
       <c r="D437"/>
       <c r="E437"/>
       <c r="H437"/>
+      <c r="I437"/>
       <c r="J437"/>
     </row>
     <row r="438" spans="1:11">
       <c r="D438"/>
       <c r="E438"/>
       <c r="H438"/>
+      <c r="I438"/>
       <c r="J438"/>
     </row>
     <row r="439" spans="1:11">
       <c r="D439"/>
       <c r="E439"/>
       <c r="H439"/>
+      <c r="I439"/>
       <c r="J439"/>
     </row>
     <row r="440" spans="1:11">
       <c r="D440"/>
       <c r="E440"/>
       <c r="H440"/>
+      <c r="I440"/>
       <c r="J440"/>
     </row>
     <row r="441" spans="1:11">
       <c r="D441"/>
       <c r="E441"/>
       <c r="H441"/>
+      <c r="I441"/>
       <c r="J441"/>
     </row>
     <row r="442" spans="1:11">
       <c r="D442"/>
       <c r="E442"/>
       <c r="H442"/>
+      <c r="I442"/>
       <c r="J442"/>
     </row>
     <row r="443" spans="1:11">
       <c r="D443"/>
       <c r="E443"/>
       <c r="H443"/>
+      <c r="I443"/>
       <c r="J443"/>
     </row>
     <row r="444" spans="1:11">
       <c r="D444"/>
       <c r="E444"/>
       <c r="H444"/>
+      <c r="I444"/>
       <c r="J444"/>
     </row>
     <row r="445" spans="1:11">
       <c r="D445"/>
       <c r="E445"/>
       <c r="H445"/>
+      <c r="I445"/>
       <c r="J445"/>
     </row>
     <row r="446" spans="1:11">
       <c r="D446"/>
       <c r="E446"/>
       <c r="H446"/>
+      <c r="I446"/>
       <c r="J446"/>
     </row>
     <row r="447" spans="1:11">
       <c r="D447"/>
       <c r="E447"/>
       <c r="H447"/>
+      <c r="I447"/>
       <c r="J447"/>
     </row>
     <row r="448" spans="1:11">
       <c r="D448"/>
       <c r="E448"/>
       <c r="H448"/>
+      <c r="I448"/>
       <c r="J448"/>
     </row>
     <row r="449" spans="1:11">
       <c r="D449"/>
       <c r="E449"/>
       <c r="H449"/>
+      <c r="I449"/>
       <c r="J449"/>
     </row>
     <row r="450" spans="1:11">
       <c r="D450"/>
       <c r="E450"/>
       <c r="H450"/>
+      <c r="I450"/>
       <c r="J450"/>
     </row>
     <row r="451" spans="1:11">
       <c r="D451"/>
       <c r="E451"/>
       <c r="H451"/>
+      <c r="I451"/>
       <c r="J451"/>
     </row>
     <row r="452" spans="1:11">
       <c r="D452"/>
       <c r="E452"/>
       <c r="H452"/>
+      <c r="I452"/>
       <c r="J452"/>
     </row>
     <row r="453" spans="1:11">
       <c r="D453"/>
       <c r="E453"/>
       <c r="H453"/>
+      <c r="I453"/>
       <c r="J453"/>
     </row>
     <row r="454" spans="1:11">
       <c r="D454"/>
       <c r="E454"/>
       <c r="H454"/>
+      <c r="I454"/>
       <c r="J454"/>
     </row>
     <row r="455" spans="1:11">
       <c r="D455"/>
       <c r="E455"/>
       <c r="H455"/>
+      <c r="I455"/>
       <c r="J455"/>
     </row>
     <row r="456" spans="1:11">
       <c r="D456"/>
       <c r="E456"/>
       <c r="H456"/>
+      <c r="I456"/>
       <c r="J456"/>
     </row>
     <row r="457" spans="1:11">
       <c r="D457"/>
       <c r="E457"/>
       <c r="H457"/>
+      <c r="I457"/>
       <c r="J457"/>
     </row>
     <row r="458" spans="1:11">
       <c r="D458"/>
       <c r="E458"/>
       <c r="H458"/>
+      <c r="I458"/>
       <c r="J458"/>
     </row>
     <row r="459" spans="1:11">
       <c r="D459"/>
       <c r="E459"/>
       <c r="H459"/>
+      <c r="I459"/>
       <c r="J459"/>
     </row>
     <row r="460" spans="1:11">
       <c r="D460"/>
       <c r="E460"/>
       <c r="H460"/>
+      <c r="I460"/>
       <c r="J460"/>
     </row>
     <row r="461" spans="1:11">
       <c r="D461"/>
       <c r="E461"/>
       <c r="H461"/>
+      <c r="I461"/>
       <c r="J461"/>
     </row>
     <row r="462" spans="1:11">
       <c r="D462"/>
       <c r="E462"/>
       <c r="H462"/>
+      <c r="I462"/>
       <c r="J462"/>
     </row>
     <row r="463" spans="1:11">
       <c r="D463"/>
       <c r="E463"/>
       <c r="H463"/>
+      <c r="I463"/>
       <c r="J463"/>
     </row>
     <row r="464" spans="1:11">
       <c r="D464"/>
       <c r="E464"/>
       <c r="H464"/>
+      <c r="I464"/>
       <c r="J464"/>
     </row>
     <row r="465" spans="1:11">
       <c r="D465"/>
       <c r="E465"/>
       <c r="H465"/>
+      <c r="I465"/>
       <c r="J465"/>
     </row>
     <row r="466" spans="1:11">
       <c r="D466"/>
       <c r="E466"/>
       <c r="H466"/>
+      <c r="I466"/>
       <c r="J466"/>
     </row>
     <row r="467" spans="1:11">
       <c r="D467"/>
       <c r="E467"/>
       <c r="H467"/>
+      <c r="I467"/>
       <c r="J467"/>
     </row>
     <row r="468" spans="1:11">
       <c r="D468"/>
       <c r="E468"/>
       <c r="H468"/>
+      <c r="I468"/>
       <c r="J468"/>
     </row>
     <row r="469" spans="1:11">
       <c r="D469"/>
       <c r="E469"/>
       <c r="H469"/>
+      <c r="I469"/>
       <c r="J469"/>
     </row>
     <row r="470" spans="1:11">
       <c r="D470"/>
       <c r="E470"/>
       <c r="H470"/>
+      <c r="I470"/>
       <c r="J470"/>
     </row>
     <row r="471" spans="1:11">
       <c r="D471"/>
       <c r="E471"/>
       <c r="H471"/>
+      <c r="I471"/>
       <c r="J471"/>
     </row>
     <row r="472" spans="1:11">
       <c r="D472"/>
       <c r="E472"/>
       <c r="H472"/>
+      <c r="I472"/>
       <c r="J472"/>
     </row>
     <row r="473" spans="1:11">
       <c r="D473"/>
       <c r="E473"/>
       <c r="H473"/>
+      <c r="I473"/>
       <c r="J473"/>
     </row>
     <row r="474" spans="1:11">
       <c r="D474"/>
       <c r="E474"/>
       <c r="H474"/>
+      <c r="I474"/>
       <c r="J474"/>
     </row>
     <row r="475" spans="1:11">
       <c r="D475"/>
       <c r="E475"/>
       <c r="H475"/>
+      <c r="I475"/>
       <c r="J475"/>
     </row>
     <row r="476" spans="1:11">
       <c r="D476"/>
       <c r="E476"/>
       <c r="H476"/>
+      <c r="I476"/>
       <c r="J476"/>
     </row>
     <row r="477" spans="1:11">
       <c r="D477"/>
       <c r="E477"/>
       <c r="H477"/>
+      <c r="I477"/>
       <c r="J477"/>
     </row>
     <row r="478" spans="1:11">
       <c r="D478"/>
       <c r="E478"/>
       <c r="H478"/>
+      <c r="I478"/>
       <c r="J478"/>
     </row>
     <row r="479" spans="1:11">
       <c r="D479"/>
       <c r="E479"/>
       <c r="H479"/>
+      <c r="I479"/>
       <c r="J479"/>
     </row>
     <row r="480" spans="1:11">
       <c r="D480"/>
       <c r="E480"/>
       <c r="H480"/>
+      <c r="I480"/>
       <c r="J480"/>
     </row>
     <row r="481" spans="1:11">
       <c r="D481"/>
       <c r="E481"/>
       <c r="H481"/>
+      <c r="I481"/>
       <c r="J481"/>
     </row>
     <row r="482" spans="1:11">
       <c r="D482"/>
       <c r="E482"/>
       <c r="H482"/>
+      <c r="I482"/>
       <c r="J482"/>
     </row>
     <row r="483" spans="1:11">
       <c r="D483"/>
       <c r="E483"/>
       <c r="H483"/>
+      <c r="I483"/>
       <c r="J483"/>
     </row>
     <row r="484" spans="1:11">
       <c r="D484"/>
       <c r="E484"/>
       <c r="H484"/>
+      <c r="I484"/>
       <c r="J484"/>
     </row>
     <row r="485" spans="1:11">
       <c r="D485"/>
       <c r="E485"/>
       <c r="H485"/>
+      <c r="I485"/>
       <c r="J485"/>
     </row>
     <row r="486" spans="1:11">
       <c r="D486"/>
       <c r="E486"/>
       <c r="H486"/>
+      <c r="I486"/>
       <c r="J486"/>
     </row>
     <row r="487" spans="1:11">
       <c r="D487"/>
       <c r="E487"/>
       <c r="H487"/>
+      <c r="I487"/>
       <c r="J487"/>
     </row>
     <row r="488" spans="1:11">
       <c r="D488"/>
       <c r="E488"/>
       <c r="H488"/>
+      <c r="I488"/>
       <c r="J488"/>
     </row>
     <row r="489" spans="1:11">
       <c r="D489"/>
       <c r="E489"/>
       <c r="H489"/>
+      <c r="I489"/>
       <c r="J489"/>
     </row>
     <row r="490" spans="1:11">
       <c r="D490"/>
       <c r="E490"/>
       <c r="H490"/>
+      <c r="I490"/>
       <c r="J490"/>
     </row>
     <row r="491" spans="1:11">
       <c r="D491"/>
       <c r="E491"/>
       <c r="H491"/>
+      <c r="I491"/>
       <c r="J491"/>
     </row>
     <row r="492" spans="1:11">
       <c r="D492"/>
       <c r="E492"/>
       <c r="H492"/>
+      <c r="I492"/>
       <c r="J492"/>
     </row>
     <row r="493" spans="1:11">
       <c r="D493"/>
       <c r="E493"/>
       <c r="H493"/>
+      <c r="I493"/>
       <c r="J493"/>
     </row>
     <row r="494" spans="1:11">
       <c r="D494"/>
       <c r="E494"/>
       <c r="H494"/>
+      <c r="I494"/>
       <c r="J494"/>
     </row>
     <row r="495" spans="1:11">
       <c r="D495"/>
       <c r="E495"/>
       <c r="H495"/>
+      <c r="I495"/>
       <c r="J495"/>
     </row>
     <row r="496" spans="1:11">
       <c r="D496"/>
       <c r="E496"/>
       <c r="H496"/>
+      <c r="I496"/>
       <c r="J496"/>
     </row>
     <row r="497" spans="1:11">
       <c r="D497"/>
       <c r="E497"/>
       <c r="H497"/>
+      <c r="I497"/>
       <c r="J497"/>
     </row>
     <row r="498" spans="1:11">
       <c r="D498"/>
       <c r="E498"/>
       <c r="H498"/>
+      <c r="I498"/>
       <c r="J498"/>
     </row>
     <row r="499" spans="1:11">
       <c r="D499"/>
       <c r="E499"/>
       <c r="H499"/>
+      <c r="I499"/>
       <c r="J499"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <dataValidations count="2000">
+  <dataValidations count="2500">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D0">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D1">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D2">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D3">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D4">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D5">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D6">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D7">
       <formula1>data!$A$1:$A$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="D8">
@@ -8183,1896 +8705,3420 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H492">
       <formula1>data!$C$1:$C$40</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H493">
       <formula1>data!$C$1:$C$40</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H494">
       <formula1>data!$C$1:$C$40</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H495">
       <formula1>data!$C$1:$C$40</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H496">
       <formula1>data!$C$1:$C$40</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H497">
       <formula1>data!$C$1:$C$40</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H498">
       <formula1>data!$C$1:$C$40</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="H499">
       <formula1>data!$C$1:$C$40</formula1>
     </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I0">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I1">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I2">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I3">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I4">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I5">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I6">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I7">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I8">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I9">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I10">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I11">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I12">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I13">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I14">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I15">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I16">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I17">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I18">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I19">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I20">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I21">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I22">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I23">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I24">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I25">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I26">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I27">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I28">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I29">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I30">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I31">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I32">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I33">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I34">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I35">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I36">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I37">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I38">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I39">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I40">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I41">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I42">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I43">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I44">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I45">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I46">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I47">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I48">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I49">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I50">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I51">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I52">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I53">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I54">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I55">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I56">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I57">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I58">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I59">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I60">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I61">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I62">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I63">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I64">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I65">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I66">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I67">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I68">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I69">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I70">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I71">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I72">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I73">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I74">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I75">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I76">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I77">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I78">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I79">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I80">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I81">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I82">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I83">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I84">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I85">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I86">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I87">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I88">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I89">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I90">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I91">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I92">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I93">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I94">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I95">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I96">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I97">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I98">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I99">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I100">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I101">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I102">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I103">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I104">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I105">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I106">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I107">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I108">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I109">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I110">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I111">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I112">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I113">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I114">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I115">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I116">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I117">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I118">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I119">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I120">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I121">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I122">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I123">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I124">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I125">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I126">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I127">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I128">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I129">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I130">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I131">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I132">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I133">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I134">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I135">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I136">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I137">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I138">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I139">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I140">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I141">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I142">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I143">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I144">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I145">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I146">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I147">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I148">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I149">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I150">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I151">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I152">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I153">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I154">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I155">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I156">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I157">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I158">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I159">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I160">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I161">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I162">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I163">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I164">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I165">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I166">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I167">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I168">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I169">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I170">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I171">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I172">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I173">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I174">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I175">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I176">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I177">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I178">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I179">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I180">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I181">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I182">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I183">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I184">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I185">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I186">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I187">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I188">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I189">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I190">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I191">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I192">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I193">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I194">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I195">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I196">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I197">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I198">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I199">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I200">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I201">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I202">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I203">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I204">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I205">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I206">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I207">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I208">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I209">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I210">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I211">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I212">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I213">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I214">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I215">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I216">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I217">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I218">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I219">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I220">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I221">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I222">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I223">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I224">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I225">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I226">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I227">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I228">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I229">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I230">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I231">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I232">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I233">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I234">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I235">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I236">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I237">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I238">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I239">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I240">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I241">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I242">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I243">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I244">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I245">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I246">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I247">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I248">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I249">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I250">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I251">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I252">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I253">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I254">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I255">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I256">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I257">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I258">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I259">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I260">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I261">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I262">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I263">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I264">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I265">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I266">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I267">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I268">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I269">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I270">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I271">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I272">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I273">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I274">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I275">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I276">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I277">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I278">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I279">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I280">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I281">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I282">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I283">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I284">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I285">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I286">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I287">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I288">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I289">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I290">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I291">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I292">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I293">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I294">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I295">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I296">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I297">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I298">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I299">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I300">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I301">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I302">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I303">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I304">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I305">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I306">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I307">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I308">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I309">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I310">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I311">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I312">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I313">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I314">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I315">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I316">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I317">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I318">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I319">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I320">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I321">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I322">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I323">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I324">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I325">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I326">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I327">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I328">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I329">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I330">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I331">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I332">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I333">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I334">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I335">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I336">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I337">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I338">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I339">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I340">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I341">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I342">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I343">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I344">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I345">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I346">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I347">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I348">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I349">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I350">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I351">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I352">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I353">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I354">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I355">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I356">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I357">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I358">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I359">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I360">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I361">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I362">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I363">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I364">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I365">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I366">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I367">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I368">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I369">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I370">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I371">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I372">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I373">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I374">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I375">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I376">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I377">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I378">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I379">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I380">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I381">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I382">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I383">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I384">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I385">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I386">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I387">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I388">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I389">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I390">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I391">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I392">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I393">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I394">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I395">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I396">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I397">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I398">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I399">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I400">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I401">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I402">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I403">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I404">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I405">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I406">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I407">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I408">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I409">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I410">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I411">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I412">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I413">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I414">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I415">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I416">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I417">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I418">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I419">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I420">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I421">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I422">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I423">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I424">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I425">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I426">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I427">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I428">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I429">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I430">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I431">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I432">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I433">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I434">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I435">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I436">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I437">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I438">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I439">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I440">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I441">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I442">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I443">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I444">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I445">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I446">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I447">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I448">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I449">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I450">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I451">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I452">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I453">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I454">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I455">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I456">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I457">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I458">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I459">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I460">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I461">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I462">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I463">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I464">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I465">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I466">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I467">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I468">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I469">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I470">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I471">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I472">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I473">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I474">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I475">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I476">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I477">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I478">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I479">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I480">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I481">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I482">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I483">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I484">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I485">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I486">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I487">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I488">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I489">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I490">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I491">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I492">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I493">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I494">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I495">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I496">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I497">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I498">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="I499">
+      <formula1>data!$D$1:$D$8</formula1>
+    </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J0">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J1">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J2">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J3">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J4">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J5">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J6">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J7">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J8">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J9">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J10">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J11">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J12">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J13">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J14">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J15">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J16">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J17">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J18">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J19">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J20">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J21">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J22">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J23">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J24">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J25">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J26">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J27">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J28">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J29">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J30">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J31">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J32">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J33">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J34">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J35">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J36">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J37">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J38">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J39">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J40">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J41">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J42">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J43">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J44">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J45">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J46">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J47">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J48">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J49">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J50">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J51">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J52">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J53">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J54">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J55">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J56">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J57">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J58">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J59">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J60">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J61">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J62">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J63">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J64">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J65">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J66">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J67">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J68">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J69">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J70">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J71">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J72">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J73">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J74">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J75">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J76">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J77">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J78">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J79">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J80">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J81">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J82">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J83">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J84">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J85">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J86">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J87">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J88">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J89">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J90">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J91">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J92">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J93">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J94">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J95">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J96">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J97">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J98">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J99">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J100">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J101">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J102">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J103">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J104">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J105">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J106">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J107">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J108">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J109">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J110">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J111">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J112">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J113">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J114">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J115">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J116">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J117">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J118">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J119">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J120">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J121">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J122">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J123">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J124">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J125">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J126">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J127">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J128">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J129">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J130">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J131">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J132">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J133">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J134">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J135">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J136">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J137">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J138">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J139">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J140">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J141">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J142">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J143">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J144">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J145">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J146">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J147">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J148">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J149">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J150">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J151">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J152">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J153">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J154">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J155">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J156">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J157">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J158">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J159">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J160">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J161">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J162">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J163">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J164">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J165">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J166">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J167">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J168">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J169">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J170">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J171">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J172">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J173">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J174">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J175">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J176">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J177">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J178">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J179">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J180">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J181">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J182">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J183">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J184">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J185">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J186">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J187">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J188">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J189">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J190">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J191">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J192">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J193">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J194">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J195">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J196">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J197">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J198">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J199">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J200">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J201">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J202">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J203">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J204">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J205">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J206">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J207">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J208">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J209">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J210">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J211">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J212">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J213">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J214">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J215">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J216">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J217">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J218">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J219">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J220">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J221">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J222">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J223">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J224">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J225">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J226">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J227">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J228">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J229">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J230">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J231">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J232">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J233">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J234">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J235">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J236">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J237">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J238">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J239">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J240">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J241">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J242">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J243">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J244">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J245">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J246">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J247">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J248">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J249">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J250">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J251">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J252">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J253">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J254">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J255">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J256">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J257">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J258">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J259">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J260">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J261">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J262">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J263">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J264">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J265">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J266">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J267">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J268">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J269">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J270">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J271">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J272">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J273">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J274">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J275">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J276">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J277">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J278">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J279">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J280">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J281">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J282">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J283">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J284">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J285">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J286">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J287">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J288">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J289">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J290">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J291">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J292">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J293">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J294">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J295">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J296">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J297">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J298">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J299">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J300">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J301">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J302">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J303">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J304">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J305">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J306">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J307">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J308">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J309">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J310">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J311">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J312">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J313">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J314">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J315">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J316">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J317">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J318">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J319">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J320">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J321">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J322">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J323">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J324">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J325">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J326">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J327">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J328">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J329">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J330">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J331">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J332">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J333">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J334">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J335">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J336">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J337">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J338">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J339">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J340">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J341">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J342">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J343">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J344">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J345">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J346">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J347">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J348">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J349">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J350">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J351">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J352">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J353">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J354">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J355">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J356">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J357">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J358">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J359">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J360">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J361">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J362">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J363">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J364">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J365">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J366">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J367">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J368">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J369">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J370">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J371">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J372">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J373">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J374">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J375">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J376">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J377">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J378">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J379">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J380">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J381">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J382">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J383">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J384">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J385">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J386">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J387">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J388">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J389">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J390">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J391">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J392">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J393">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J394">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J395">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J396">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J397">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J398">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J399">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J400">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J401">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J402">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J403">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J404">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J405">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J406">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J407">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J408">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J409">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J410">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J411">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J412">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J413">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J414">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J415">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J416">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J417">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J418">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J419">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J420">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J421">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J422">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J423">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J424">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J425">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J426">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J427">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J428">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J429">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J430">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J431">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J432">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J433">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J434">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J435">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J436">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J437">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J438">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J439">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J440">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J441">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J442">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J443">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J444">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J445">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J446">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J447">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J448">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J449">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J450">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J451">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J452">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J453">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J454">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J455">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J456">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J457">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J458">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J459">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J460">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J461">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J462">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J463">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J464">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J465">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J466">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J467">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J468">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J469">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J470">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J471">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J472">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J473">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J474">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J475">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J476">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J477">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J478">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J479">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J480">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J481">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J482">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J483">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J484">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J485">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J486">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J487">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J488">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J489">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J490">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J491">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J492">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J493">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J494">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J495">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J496">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J497">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J498">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="J499">
-      <formula1>data!$D$1:$D$2</formula1>
+      <formula1>data!$E$1:$E$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="E1" t="s">
         <v>15</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B2" t="s">
         <v>17</v>
       </c>
-      <c r="D2" t="s">
+      <c r="C2" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" t="s">
+      <c r="D2" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="B4" t="s">
+    <row r="3" spans="1:5">
+      <c r="B3" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C3" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+      <c r="D3" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="4" spans="1:5">
+      <c r="B4" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" t="s">
+      <c r="C4" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D4" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="B7" t="s">
+    <row r="5" spans="1:5">
+      <c r="B5" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C5" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" t="s">
+      <c r="D5" t="s">
         <v>29</v>
       </c>
-      <c r="C8" t="s">
+    </row>
+    <row r="6" spans="1:5">
+      <c r="B6" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" t="s">
+      <c r="C6" t="s">
         <v>31</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D6" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
-      <c r="B10" t="s">
+    <row r="7" spans="1:5">
+      <c r="B7" t="s">
         <v>33</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C7" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" t="s">
+      <c r="D7" t="s">
         <v>35</v>
       </c>
-      <c r="C11" t="s">
+    </row>
+    <row r="8" spans="1:5">
+      <c r="B8" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" t="s">
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D8" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
-      <c r="B13" t="s">
+    <row r="9" spans="1:5">
+      <c r="B9" t="s">
         <v>39</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
-      <c r="B14" t="s">
+    <row r="10" spans="1:5">
+      <c r="B10" t="s">
         <v>41</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C10" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
-      <c r="B15" t="s">
+    <row r="11" spans="1:5">
+      <c r="B11" t="s">
         <v>43</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C11" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
-      <c r="B16" t="s">
+    <row r="12" spans="1:5">
+      <c r="B12" t="s">
         <v>45</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C12" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
-      <c r="B17" t="s">
+    <row r="13" spans="1:5">
+      <c r="B13" t="s">
         <v>47</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C13" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
-      <c r="B18" t="s">
+    <row r="14" spans="1:5">
+      <c r="B14" t="s">
         <v>49</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C14" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
-      <c r="B19" t="s">
+    <row r="15" spans="1:5">
+      <c r="B15" t="s">
         <v>51</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C15" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="20" spans="1:4">
-      <c r="B20" t="s">
+    <row r="16" spans="1:5">
+      <c r="B16" t="s">
         <v>53</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C16" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="21" spans="1:4">
-      <c r="B21" t="s">
+    <row r="17" spans="1:5">
+      <c r="B17" t="s">
         <v>55</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C17" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
-      <c r="B22" t="s">
+    <row r="18" spans="1:5">
+      <c r="B18" t="s">
         <v>57</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C18" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
-      <c r="B23" t="s">
+    <row r="19" spans="1:5">
+      <c r="B19" t="s">
         <v>59</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C19" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
-      <c r="B24" t="s">
+    <row r="20" spans="1:5">
+      <c r="B20" t="s">
         <v>61</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C20" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
-      <c r="B25" t="s">
+    <row r="21" spans="1:5">
+      <c r="B21" t="s">
         <v>63</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C21" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
-      <c r="B26" t="s">
+    <row r="22" spans="1:5">
+      <c r="B22" t="s">
         <v>65</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C22" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="27" spans="1:4">
-      <c r="B27" t="s">
+    <row r="23" spans="1:5">
+      <c r="B23" t="s">
         <v>67</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C23" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="28" spans="1:4">
-      <c r="B28" t="s">
+    <row r="24" spans="1:5">
+      <c r="B24" t="s">
         <v>69</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C24" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
-      <c r="B29" t="s">
+    <row r="25" spans="1:5">
+      <c r="B25" t="s">
         <v>71</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C25" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
-      <c r="B30" t="s">
+    <row r="26" spans="1:5">
+      <c r="B26" t="s">
         <v>73</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C26" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
-      <c r="B31" t="s">
+    <row r="27" spans="1:5">
+      <c r="B27" t="s">
         <v>75</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C27" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="32" spans="1:4">
-      <c r="B32" t="s">
+    <row r="28" spans="1:5">
+      <c r="B28" t="s">
         <v>77</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C28" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="33" spans="1:4">
-      <c r="B33" t="s">
+    <row r="29" spans="1:5">
+      <c r="B29" t="s">
         <v>79</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C29" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
-      <c r="B34" t="s">
+    <row r="30" spans="1:5">
+      <c r="B30" t="s">
         <v>81</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C30" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="35" spans="1:4">
-      <c r="B35" t="s">
+    <row r="31" spans="1:5">
+      <c r="B31" t="s">
         <v>83</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C31" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="36" spans="1:4">
-      <c r="B36" t="s">
+    <row r="32" spans="1:5">
+      <c r="B32" t="s">
         <v>85</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C32" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="37" spans="1:4">
-      <c r="C37" t="s">
+    <row r="33" spans="1:5">
+      <c r="B33" t="s">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C38" t="s">
+      <c r="C33" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="39" spans="1:4">
-      <c r="C39" t="s">
+    <row r="34" spans="1:5">
+      <c r="B34" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="C34" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="B35" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="B36" t="s">
+        <v>93</v>
+      </c>
+      <c r="C36" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="C37" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="C38" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="C39" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="C40" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">